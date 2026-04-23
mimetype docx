--- v2 (2026-03-25)
+++ v3 (2026-04-23)
@@ -894,67 +894,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład: Kolokwium pisemne w postaci pytań otwartych lub testu jednokrotnego wyboru. W obu przypadkach wymagane jest udzielenie prawidłowej odpowiedzi na co najmniej 51% pytań, aby uzyskać ocenę pozytywną.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W09, Tr1A_W13, Tr1A_W08</w:t>
+        <w:t xml:space="preserve">Tr1A_W08, Tr1A_W09, Tr1A_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W, I.P6S_WK</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
@@ -974,67 +974,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład: Kolokwium pisemne w postaci pytań otwartych lub testu jednokrotnego wyboru. W obu przypadkach wymagane jest udzielenie prawidłowej odpowiedzi na co najmniej 51% pytań, aby uzyskać ocenę pozytywną.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U03, Tr1A_U20, Tr1A_U22</w:t>
+        <w:t xml:space="preserve">Tr1A_U22, Tr1A_U03, Tr1A_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UK, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada umiejętność identyfikowania uwarunkowań niezbędnych dla sprawnej organizacji procesów przewozowych, potrafi identyfikować przeznaczenie danego środka transportu zgodnie z zasadami zrównoważonego transportu. Jest gotowy do klasyfikowania środków transportu, infrastruktury oraz procesów przewozowych pod kątem ich zgodności z zasadą zrównoważonego rozwoju, potrafi wykonać ocenę efektywności funkcjonowania systemów przewozowych.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>