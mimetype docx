--- v3 (2026-04-23)
+++ v4 (2026-06-06)
@@ -894,51 +894,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład: Kolokwium pisemne w postaci pytań otwartych lub testu jednokrotnego wyboru. W obu przypadkach wymagane jest udzielenie prawidłowej odpowiedzi na co najmniej 51% pytań, aby uzyskać ocenę pozytywną.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W08, Tr1A_W09, Tr1A_W13</w:t>
+        <w:t xml:space="preserve">Tr1A_W09, Tr1A_W13, Tr1A_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -974,67 +974,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład: Kolokwium pisemne w postaci pytań otwartych lub testu jednokrotnego wyboru. W obu przypadkach wymagane jest udzielenie prawidłowej odpowiedzi na co najmniej 51% pytań, aby uzyskać ocenę pozytywną.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U22, Tr1A_U03, Tr1A_U20</w:t>
+        <w:t xml:space="preserve">Tr1A_U03, Tr1A_U20, Tr1A_U22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UK, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada umiejętność identyfikowania uwarunkowań niezbędnych dla sprawnej organizacji procesów przewozowych, potrafi identyfikować przeznaczenie danego środka transportu zgodnie z zasadami zrównoważonego transportu. Jest gotowy do klasyfikowania środków transportu, infrastruktury oraz procesów przewozowych pod kątem ich zgodności z zasadą zrównoważonego rozwoju, potrafi wykonać ocenę efektywności funkcjonowania systemów przewozowych.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>