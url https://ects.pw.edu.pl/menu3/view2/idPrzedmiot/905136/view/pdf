--- v4 (2026-06-06)
+++ v5 (2026-08-20)
@@ -894,51 +894,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład: Kolokwium pisemne w postaci pytań otwartych lub testu jednokrotnego wyboru. W obu przypadkach wymagane jest udzielenie prawidłowej odpowiedzi na co najmniej 51% pytań, aby uzyskać ocenę pozytywną.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W09, Tr1A_W13, Tr1A_W08</w:t>
+        <w:t xml:space="preserve">Tr1A_W08, Tr1A_W09, Tr1A_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1044,67 +1044,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład: Kolokwium pisemne w postaci pytań otwartych lub testu jednokrotnego wyboru. W obu przypadkach wymagane jest udzielenie prawidłowej odpowiedzi na co najmniej 51% pytań, aby uzyskać ocenę pozytywną.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U03, Tr1A_U20, Tr1A_U22</w:t>
+        <w:t xml:space="preserve">Tr1A_U20, Tr1A_U22, Tr1A_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UK, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka KS01: </w:t>
       </w:r>
     </w:p>