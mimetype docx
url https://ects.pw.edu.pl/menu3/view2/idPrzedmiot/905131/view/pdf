--- v2 (2026-03-24)
+++ v3 (2026-05-02)
@@ -749,87 +749,157 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium pisemne, 4 pytania otwarte po 3 punkty każde, wymagane jest uzyskanie co najmniej 50% punktów ze wszystkich możliwych do uzyskania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W09, Tr1A_W03</w:t>
+        <w:t xml:space="preserve">Tr1A_W03, Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">zasady wykorzystania urządzeń stosowanych w pomiarach dla różnych celów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium pisemne, 4 pytania otwarte po 3 punkty każde, wymagane jest uzyskanie co najmniej 50% punktów ze wszystkich możliwych do uzyskania.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">zasady wykorzystania urządzeń stosowanych w pomiarach dla różnych celów.</w:t>
+        <w:t xml:space="preserve">trendy rozwojowe w konstrukcji urządzeń i technologii badań.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium pisemne, 4 pytania otwarte po 3 punkty każde, wymagane jest uzyskanie co najmniej 50% punktów ze wszystkich możliwych do uzyskania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -840,336 +910,266 @@
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">trendy rozwojowe w konstrukcji urządzeń i technologii badań.</w:t>
+        <w:t xml:space="preserve">planować i przeprowadzać eksperymenty, proste badania i pomiary transportu miejskiego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium pisemne, 4 pytania otwarte po 3 punkty każde, wymagane jest uzyskanie co najmniej 50% punktów ze wszystkich możliwych do uzyskania.</w:t>
+        <w:t xml:space="preserve">Wykonanie sprawozdania, na które składa się: wyniki pomiaru oraz obliczenia, wymagane jest przedstawienie wyników pomiaru oraz wykonanie obliczeń zgodnie z treścią instrukcji do laboratorium. Ocena końcowa na którą składa się: ocena z wykonanego sprawozdania i ocena z odpowiedzi ustnych do sprawozdania. Wymagana jest średnia minimum 3,0; przy czym wymagane są pozytywne oceny cząstkowe (min 3,0)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W12</w:t>
+        <w:t xml:space="preserve">Tr1A_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">planować i przeprowadzać eksperymenty, proste badania i pomiary transportu miejskiego.</w:t>
+        <w:t xml:space="preserve">stosować odpowiednie metody do badań i analizy transportu miejskiego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykonanie sprawozdania, na które składa się: wyniki pomiaru oraz obliczenia, wymagane jest przedstawienie wyników pomiaru oraz wykonanie obliczeń zgodnie z treścią instrukcji do laboratorium. Ocena końcowa na którą składa się: ocena z wykonanego sprawozdania i ocena z odpowiedzi ustnych do sprawozdania. Wymagana jest średnia minimum 3,0; przy czym wymagane są pozytywne oceny cząstkowe (min 3,0)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U09</w:t>
+        <w:t xml:space="preserve">Tr1A_U22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">stosować odpowiednie metody do badań i analizy transportu miejskiego.</w:t>
+        <w:t xml:space="preserve">koordynować prowadzone przez siebie badania z pracami innych uczestników procesu badawczego oraz określić priorytety, a także identyfikować i rozstrzygać dylematy związane z realizacją określonego przez siebie lub innych zadania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykonanie sprawozdania, na które składa się: wyniki pomiaru oraz obliczenia, wymagane jest przedstawienie wyników pomiaru oraz wykonanie obliczeń zgodnie z treścią instrukcji do laboratorium. Ocena końcowa na którą składa się: ocena z wykonanego sprawozdania i ocena z odpowiedzi ustnych do sprawozdania. Wymagana jest średnia minimum 3,0; przy czym wymagane są pozytywne oceny cząstkowe (min 3,0)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U22</w:t>
+        <w:t xml:space="preserve">Tr1A_U05, Tr1A_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UO, P6U_U, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UO, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka KS01: </w:t>
       </w:r>
     </w:p>