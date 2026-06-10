--- v3 (2026-05-02)
+++ v4 (2026-06-10)
@@ -749,51 +749,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium pisemne, 4 pytania otwarte po 3 punkty każde, wymagane jest uzyskanie co najmniej 50% punktów ze wszystkich możliwych do uzyskania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W03, Tr1A_W09</w:t>
+        <w:t xml:space="preserve">Tr1A_W09, Tr1A_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>