--- v4 (2026-06-10)
+++ v5 (2026-08-19)
@@ -765,51 +765,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W09, Tr1A_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zasady wykorzystania urządzeń stosowanych w pomiarach dla różnych celów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>