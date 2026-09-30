--- v5 (2026-08-19)
+++ v6 (2026-09-30)
@@ -1109,67 +1109,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykonanie sprawozdania, na które składa się: wyniki pomiaru oraz obliczenia, wymagane jest przedstawienie wyników pomiaru oraz wykonanie obliczeń zgodnie z treścią instrukcji do laboratorium. Ocena końcowa na którą składa się: ocena z wykonanego sprawozdania i ocena z odpowiedzi ustnych do sprawozdania. Wymagana jest średnia minimum 3,0; przy czym wymagane są pozytywne oceny cząstkowe (min 3,0)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U05, Tr1A_U02</w:t>
+        <w:t xml:space="preserve">Tr1A_U02, Tr1A_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UO, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P6S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka KS01: </w:t>
       </w:r>
     </w:p>