--- v2 (2026-02-27)
+++ v3 (2026-06-05)
@@ -762,71 +762,141 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna protokoły oraz formaty wymiany danych we współczesnych rozproszonych systemach informatycznych mających zastosowanie w transporcie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Od 5 do 10 pytań zamkniętych na komputerowym teście, wymagana jest poprawna odpowiedź na co najmniej 50% z tych pytań.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna protokoły oraz formaty wymiany danych we współczesnych rozproszonych systemach informatycznych mających zastosowanie w transporcie</w:t>
+        <w:t xml:space="preserve">Zna metody budowy oraz wykorzystania interfejsów programistycznych API w aplikacjach transportowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Od 5 do 10 pytań zamkniętych na komputerowym teście, wymagana jest poprawna odpowiedź na co najmniej 50% z tych pytań.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -837,196 +907,126 @@
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna metody budowy oraz wykorzystania interfejsów programistycznych API w aplikacjach transportowych</w:t>
+        <w:t xml:space="preserve">Potrafi wybrać rodzaj architektury, określić jej warstwy oraz dobrać poszczególne komponenty programowe w celu zaprojektowania fragmentu systemu informatycznego rozwiązującego problem transportowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Od 5 do 10 pytań zamkniętych na komputerowym teście, wymagana jest poprawna odpowiedź na co najmniej 50% z tych pytań.</w:t>
+        <w:t xml:space="preserve">Indywidualne zadanie zaliczeniowe na kolokwium wykonywane na komputerze, wymagane jest uzyskanie co najmniej 50% wartości punktów z zakresu efektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W06</w:t>
+        <w:t xml:space="preserve">Tr1A_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zrealizować w formie programu komputerowego wybrany algorytm działania komponentu transportowego systemu informatycznego </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>