--- v0 (2025-10-09)
+++ v1 (2026-06-06)
@@ -753,67 +753,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium pisemne – 2 pytania otwarte, wymagane jest udzielenie pełnych odpowiedzi na przynajmniej 1 pytanie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W08, Tr1A_W07</w:t>
+        <w:t xml:space="preserve">Tr1A_W07, Tr1A_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma podstawowa wiedzę o uwarunkowaniach prawnych oraz technologicznych i organizacyjnych drogowego transportu ładunków szybko psujących się. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>