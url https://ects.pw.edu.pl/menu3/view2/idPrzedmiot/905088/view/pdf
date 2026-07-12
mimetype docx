--- v1 (2026-06-06)
+++ v2 (2026-07-12)
@@ -823,67 +823,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium pisemne – 2 pytania otwarte, wymagane jest udzielenie pełnych odpowiedzi na przynajmniej 1 pytanie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W07, Tr1A_W08</w:t>
+        <w:t xml:space="preserve">Tr1A_W08, Tr1A_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma podstawowa wiedzę o uwarunkowaniach prawnych oraz technologicznych i organizacyjnych drogowego transportu ładunków nienormatywnych. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>