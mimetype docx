--- v2 (2026-07-12)
+++ v3 (2026-08-21)
@@ -823,67 +823,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium pisemne – 2 pytania otwarte, wymagane jest udzielenie pełnych odpowiedzi na przynajmniej 1 pytanie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W08, Tr1A_W07</w:t>
+        <w:t xml:space="preserve">Tr1A_W07, Tr1A_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma podstawowa wiedzę o uwarunkowaniach prawnych oraz technologicznych i organizacyjnych drogowego transportu ładunków nienormatywnych. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -973,67 +973,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projekt: Wykonanie kompletnego zadania projektowego. Ustna obrona projektu. Podanie prawidłowych odpowiedzi na przynajmniej połowę zadanych pytań do projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U04, Tr1A_U20</w:t>
+        <w:t xml:space="preserve">Tr1A_U20, Tr1A_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UK, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zorganizować transport ładunku specjalnego. Posiada umiejętność wypełniania stosownej dokumentacji towarzyszącej przesyłce specjalnej. Potrafi dokonać analizy ekonomicznej proponowanych rozwiązań transportowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>