--- v4 (2026-03-24)
+++ v5 (2026-06-10)
@@ -829,51 +829,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W13, Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WK, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WK, P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma podstawową wiedzę o źródłach finansowania inwestycji - kredyt, leasing, wynajem, outsourcing	</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1051,51 +1051,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Absolwent potrafi obliczyć koszty związane z samochodem w firmie oraz argumentować wybór samochodu do firmy.	</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>