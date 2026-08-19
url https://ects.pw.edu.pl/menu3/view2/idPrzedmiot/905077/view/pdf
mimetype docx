--- v5 (2026-06-10)
+++ v6 (2026-08-19)
@@ -829,51 +829,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W13, Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WK, P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WK, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma podstawową wiedzę o źródłach finansowania inwestycji - kredyt, leasing, wynajem, outsourcing	</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -900,51 +900,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WK</w:t>
+        <w:t xml:space="preserve">I.P6S_WK, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma wiedzę na temat usprawnień w organizacji przedsiębiorstwa transportowego – problematyka odnowy taboru samochodowego	</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>