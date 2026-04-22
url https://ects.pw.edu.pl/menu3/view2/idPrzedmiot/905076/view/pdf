--- v3 (2026-02-28)
+++ v4 (2026-04-22)
@@ -906,51 +906,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W05, Tr1A_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WK, III.P6S_WK, P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, I.P6S_WK, III.P6S_WK, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>