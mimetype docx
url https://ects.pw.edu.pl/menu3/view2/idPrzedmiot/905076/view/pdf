--- v4 (2026-04-22)
+++ v5 (2026-06-05)
@@ -820,137 +820,137 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium pisemne w formie testu jednokrotnego wyboru (ok. 7 pytań). Wymagane jest udzielenie poprawnej odpowiedzi na więcej niż 50% z zadanych pytań. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W13, Tr1A_W05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WK, P6U_W, I.P6S_WG.o, III.P6S_WK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna cechy charakterystyczne ubezpieczeń komunikacyjnych i innych wykorzystywanych w przedsiębiorstwach zarządzających flotami samochodowymi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium pisemne w formie testu jednokrotnego wyboru (ok. 7 pytań). Wymagane jest udzielenie poprawnej odpowiedzi na więcej niż 50% z zadanych pytań. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W05, Tr1A_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, I.P6S_WK, III.P6S_WK</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_WG.o, I.P6S_WK, III.P6S_WK, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>