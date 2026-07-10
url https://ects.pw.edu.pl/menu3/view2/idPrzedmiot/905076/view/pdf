--- v5 (2026-06-05)
+++ v6 (2026-07-10)
@@ -820,67 +820,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium pisemne w formie testu jednokrotnego wyboru (ok. 7 pytań). Wymagane jest udzielenie poprawnej odpowiedzi na więcej niż 50% z zadanych pytań. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W13, Tr1A_W05</w:t>
+        <w:t xml:space="preserve">Tr1A_W05, Tr1A_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WK, P6U_W, I.P6S_WG.o, III.P6S_WK</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, I.P6S_WK, III.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna cechy charakterystyczne ubezpieczeń komunikacyjnych i innych wykorzystywanych w przedsiębiorstwach zarządzających flotami samochodowymi. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -986,51 +986,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U03, Tr1A_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UK, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi skalkulować składkę ubezpieczeniową, ustalić wysokość odszkodowania oraz porównać oferty ubezpieczenia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>