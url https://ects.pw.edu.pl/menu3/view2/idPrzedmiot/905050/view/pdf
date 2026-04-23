--- v1 (2026-02-28)
+++ v2 (2026-04-23)
@@ -1126,51 +1126,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ćwiczenia audytoryjne – zaliczenie zespołowych prac domowych. Uzupełnieniem każdej pracy pisemnej są odpowiedzi ustne studentów, świadczące o wkładzie każdego członka zespołu w wykonanie pracy domowej. Warunkiem zaliczenia ćwiczeń audytoryjnych jest uzyskanie pozytywnych ocen z przedłożonych prac domowych i odpowiedzi ustnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U22, Tr1A_U08, Tr1A_U11</w:t>
+        <w:t xml:space="preserve">Tr1A_U08, Tr1A_U11, Tr1A_U22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>