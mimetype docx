--- v3 (2026-06-05)
+++ v4 (2026-07-09)
@@ -782,271 +782,271 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W09, Tr1A_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W, I.P6S_WK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna trendy rozwojowe budowy układów silnika.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin pisemny i ustny. Wymagane jest udzielenie odpowiedzi na poziomie ocenionym na co najmniej 51% na pytania otwarte w zakresie tego efektu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W08, Tr1A_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna podstawowe metody obliczeniowe rozwiązywania zagadnień dotyczących procesów pracy silnika.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ćwiczenia audytoryjne – zaliczenie zespołowych prac domowych. Uzupełnieniem każdej pracy pisemnej są odpowiedzi ustne studentów, świadczące o wkładzie każdego członka zespołu w wykonanie pracy domowej. Warunkiem zaliczenia ćwiczeń audytoryjnych jest uzyskanie pozytywnych ocen z przedłożonych prac domowych i odpowiedzi ustnych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W10, Tr1A_W12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna trendy rozwojowe budowy układów silnika.</w:t>
+        <w:t xml:space="preserve">Potrafi pozyskać informacje z literatury dotyczące silników trakcyjnych (napęd spalinowy, elektryczny, hybrydowy).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin pisemny i ustny. Wymagane jest udzielenie odpowiedzi na poziomie ocenionym na co najmniej 51% na pytania otwarte w zakresie tego efektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W08, Tr1A_W09</w:t>
+        <w:t xml:space="preserve">Tr1A_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-[...149 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada umiejętność przedstawiania schematycznego układów silnika i prezentowania charakterystyk silnika.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>