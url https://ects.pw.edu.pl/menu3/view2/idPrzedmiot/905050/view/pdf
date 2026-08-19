--- v4 (2026-07-09)
+++ v5 (2026-08-19)
@@ -782,51 +782,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W09, Tr1A_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W, I.P6S_WK</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna trendy rozwojowe budowy układów silnika.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1072,51 +1072,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U03, Tr1A_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UK, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi stosować odpowiednie metody analityczne i symulacyjne do analizowania procesów fizycznych zachodzących w silnikach trakcyjnych. Umie interpretować wyniki obliczeń i wyciągać wnioski.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>