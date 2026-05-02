--- v4 (2026-03-24)
+++ v5 (2026-05-02)
@@ -910,51 +910,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W12, Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma wiedzę na temat mechaniki ruchu krzywoliniowego samochodu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -965,67 +965,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium nr 2 z wykładu, pytanie otwarte lub jego część dotycząca mechaniki ruchu krzywoliniowego samochodu, wymagane jest uzyskanie 50% maksymalnej liczby punktów.
 Kolokwium nr 2 z ćwiczeń, zadanie obliczeniowe lub jego część dotycząca mechaniki ruchu krzywoliniowego samochodu, wymagane jest uzyskanie 50% maksymalnej liczby punktów. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W12, Tr1A_W09</w:t>
+        <w:t xml:space="preserve">Tr1A_W09, Tr1A_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma podstawową wiedzę na temat prędkości ekonomicznej i zasad oszczędnej jazdy samochodem. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>