--- v5 (2026-05-02)
+++ v6 (2026-07-10)
@@ -965,207 +965,207 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium nr 2 z wykładu, pytanie otwarte lub jego część dotycząca mechaniki ruchu krzywoliniowego samochodu, wymagane jest uzyskanie 50% maksymalnej liczby punktów.
 Kolokwium nr 2 z ćwiczeń, zadanie obliczeniowe lub jego część dotycząca mechaniki ruchu krzywoliniowego samochodu, wymagane jest uzyskanie 50% maksymalnej liczby punktów. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W09, Tr1A_W12</w:t>
+        <w:t xml:space="preserve">Tr1A_W12, Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma podstawową wiedzę na temat prędkości ekonomicznej i zasad oszczędnej jazdy samochodem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium nr 2 z wykładu, pytanie otwarte lub jego część dotycząca prędkości ekonomicznej i zasad oszczędnej jazdy samochodem, wymagane jest uzyskanie 50% maksymalnej liczby punktów. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W06: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma podstawową wiedzę na temat mechaniki drgań samochodu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium nr 2 z wykładu, pytanie otwarte lub jego część dotycząca mechaniki drgań samochodu, wymagane jest uzyskanie 50% maksymalnej liczby punktów. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>