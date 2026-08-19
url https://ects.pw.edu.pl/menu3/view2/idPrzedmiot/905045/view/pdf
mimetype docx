--- v6 (2026-07-10)
+++ v7 (2026-08-19)
@@ -1051,121 +1051,121 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W06: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma podstawową wiedzę na temat mechaniki drgań samochodu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium nr 2 z wykładu, pytanie otwarte lub jego część dotycząca mechaniki drgań samochodu, wymagane jest uzyskanie 50% maksymalnej liczby punktów. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>