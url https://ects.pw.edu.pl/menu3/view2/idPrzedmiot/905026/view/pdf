--- v2 (2026-03-24)
+++ v3 (2026-05-07)
@@ -891,51 +891,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium pisemne; warunkiem minimalnym osiągnięcia efektu jest uzyskanie wskaźnika jakościowego oceny powyżej 50% za pytania w zakresie tematycznym tego efektu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W12, Tr1A_W09</w:t>
+        <w:t xml:space="preserve">Tr1A_W09, Tr1A_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>