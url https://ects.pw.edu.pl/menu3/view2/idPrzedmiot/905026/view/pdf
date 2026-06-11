--- v3 (2026-05-07)
+++ v4 (2026-06-11)
@@ -891,67 +891,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium pisemne; warunkiem minimalnym osiągnięcia efektu jest uzyskanie wskaźnika jakościowego oceny powyżej 50% za pytania w zakresie tematycznym tego efektu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W09, Tr1A_W12</w:t>
+        <w:t xml:space="preserve">Tr1A_W12, Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
@@ -1042,51 +1042,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykonanie semestralnego projektu dla przyjętych danych wstępnych pojazdu i nawierzchni drogi. Potwierdzenie (w rozmowie z prowadzącym zajęcia projektowe) znajomości zagadnień, których dotyczą obliczenia oraz samodzielności wykonanych zadań. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U11, Tr1A_U09</w:t>
+        <w:t xml:space="preserve">Tr1A_U09, Tr1A_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>