--- v4 (2026-06-11)
+++ v5 (2026-08-19)
@@ -988,51 +988,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada umiejętność zaplanowania i przeprowadzenia badań wybranych własności dynamicznych samochodu metodą symulacyjną. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1042,51 +1042,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykonanie semestralnego projektu dla przyjętych danych wstępnych pojazdu i nawierzchni drogi. Potwierdzenie (w rozmowie z prowadzącym zajęcia projektowe) znajomości zagadnień, których dotyczą obliczenia oraz samodzielności wykonanych zadań. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U09, Tr1A_U11</w:t>
+        <w:t xml:space="preserve">Tr1A_U11, Tr1A_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>