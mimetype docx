--- v3 (2026-03-23)
+++ v4 (2026-06-17)
@@ -737,67 +737,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test. Obrona sprawozdania z ćwiczeń. Ocena z prezentacji tematycznej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_W13, K2_W10, K2_W15_IK</w:t>
+        <w:t xml:space="preserve">K2_W10, K2_W15_IK, K2_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma wiedzę dotyczącą nowoczesnych metod badawczych warstw nawierzchni drogowych w czasie budowy i eksploatacji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -973,51 +973,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_U06, K2_U09, K2_U16_IK, K2_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, I.P7S_UK</w:t>
+        <w:t xml:space="preserve">I.P7S_UW.o, P7U_U, I.P7S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi pracować samodzielnie i w zespole.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1107,67 +1107,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie przedmiotu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_K03, K2_K01</w:t>
+        <w:t xml:space="preserve">K2_K01, K2_K03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_KK, P7U_K, I.P7S_KR</w:t>
+        <w:t xml:space="preserve">P7U_K, I.P7S_KR, I.P7S_KK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jest gotów do oceny i formułowania krytycznych opinii na temat wybranego rozwiązania materiałowo-technologicznego z zakresu budowy dróg.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>