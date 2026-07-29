--- v4 (2026-06-17)
+++ v5 (2026-07-29)
@@ -957,51 +957,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie przedmiotu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_U06, K2_U09, K2_U16_IK, K2_U14</w:t>
+        <w:t xml:space="preserve">K2_U16_IK, K2_U14, K2_U06, K2_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_UW.o, P7U_U, I.P7S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>