--- v5 (2026-07-29)
+++ v6 (2026-08-19)
@@ -887,137 +887,137 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie przedmiotu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K2_U09, K2_U16_IK, K2_U14, K2_U06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_UW.o, P7U_U, I.P7S_UK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi ocenić jakość wykonanych robót drogowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zaliczenie przedmiotu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K2_U06, K2_U09, K2_U16_IK, K2_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, I.P7S_UK</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P7S_UW.o, P7U_U, I.P7S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi pracować samodzielnie i w zespole.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>