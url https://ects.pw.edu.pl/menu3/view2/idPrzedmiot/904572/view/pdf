--- v2 (2026-03-22)
+++ v3 (2026-05-06)
@@ -969,191 +969,191 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_UW.o, P7U_U</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi rozwiązać złożone zadanie inżynierskie w oparciu o niezbędne narzędzia analityczne i badawcze. Potrafi sformułować uzasadnioną opinię, udokumentować opracowany problem, przedstawić wyniki swoich prac w formie zwartego opracowania i prezentacji.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Recenzje pracy dyplomowej i prezentacja pracy na egzaminie dyplomowym.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K2_U06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P7U_U, I.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi rozwiązać złożone zadanie inżynierskie w oparciu o niezbędne narzędzia analityczne i badawcze. Potrafi sformułować uzasadnioną opinię, udokumentować opracowany problem, przedstawić wyniki swoich prac w formie zwartego opracowania i prezentacji.</w:t>
+        <w:t xml:space="preserve">Potrafi twórczo i samodzielnie rozwiązywać postawione zadanie. Potrafi formułować plan pracy badawczej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Recenzje pracy dyplomowej i prezentacja pracy na egzaminie dyplomowym.</w:t>
+        <w:t xml:space="preserve">Recenzje pracy dyplomowej; prezentacja pracy dyplomowej na egzaminie dyplomowym.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_U06</w:t>
+        <w:t xml:space="preserve">K2_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_U, I.P7S_UW.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P7S_UW.o, P7U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi korzystać z obcojęzycznej literatury fachowej wykorzystując umiejętności językowe w zakresie budownictwa zgodne z wymaganiami określonymi na poziomie B2+ Europejskiego Systemu Opisu Kształcenia Językowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>