--- v5 (2026-08-19)
+++ v6 (2026-10-01)
@@ -1311,67 +1311,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykonanie i obrona projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_U06, K2_U18_KB, K2_U19_KB, K2_U15_KB, K2_U04</w:t>
+        <w:t xml:space="preserve">K2_U04, K2_U06, K2_U18_KB, K2_U19_KB, K2_U15_KB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o, I.P7S_UO</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UO, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zaprojektować przemysłowy komin stalowy jednopowłokowy z wykładziną wewnętrzną.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1381,67 +1381,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykonanie i obrona projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_U15_KB, K2_U04, K2_U18_KB, K2_U19_KB</w:t>
+        <w:t xml:space="preserve">K2_U19_KB, K2_U15_KB, K2_U04, K2_U18_KB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U, I.P7S_UO</w:t>
+        <w:t xml:space="preserve">I.P7S_UW.o, P7U_U, III.P7S_UW.o, I.P7S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wykonać rysunki konstrukcyjne belki podsuwnicowej i komina stalowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>