--- v2 (2026-03-02)
+++ v3 (2026-05-07)
@@ -741,51 +741,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie wykładów. Wykonanie projektu komina stalowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_W17_KB, K2_W05, K2_W10, K2_W15_KB</w:t>
+        <w:t xml:space="preserve">K2_W05, K2_W10, K2_W15_KB, K2_W17_KB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -881,51 +881,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykonanie projektu belki podsuwnicowej. Zaliczenie wykładów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_W10, K2_W15_KB</w:t>
+        <w:t xml:space="preserve">K2_W15_KB, K2_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1381,67 +1381,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykonanie i obrona projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_U18_KB, K2_U19_KB, K2_U15_KB, K2_U04</w:t>
+        <w:t xml:space="preserve">K2_U04, K2_U18_KB, K2_U19_KB, K2_U15_KB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW.o, P7U_U, III.P7S_UW.o, I.P7S_UO</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UO, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wykonać rysunki konstrukcyjne belki podsuwnicowej i komina stalowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1521,191 +1521,191 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykonanie i obrona projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_U06, K2_U18_KB</w:t>
+        <w:t xml:space="preserve">K2_U18_KB, K2_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_UW.o, P7U_U</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi zebrać obciążenia statyczne i dynamiczne przekazywane przez suwnice natorowe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wykonanie projektu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K2_U18_KB, K2_U19_KB</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P7U_U, I.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U5: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U6: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi zebrać obciążenia statyczne i dynamiczne przekazywane przez suwnice natorowe.</w:t>
+        <w:t xml:space="preserve">Potrafi ustalić i zebrać obciążenia stałe, technologiczne, termiczne i klimatyczne działające na kominy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Wykonanie projektu.</w:t>
+        <w:t xml:space="preserve">Wykonanie i obrona projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_U18_KB, K2_U19_KB</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">K2_U19_KB, K2_U18_KB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_U, I.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>