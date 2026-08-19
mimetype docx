--- v4 (2026-06-16)
+++ v5 (2026-08-19)
@@ -757,51 +757,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_W05, K2_W10, K2_W15_KB, K2_W17_KB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna podstawy projektowania estakad i dźwignic bramowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -881,67 +881,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykonanie projektu belki podsuwnicowej. Zaliczenie wykładów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_W15_KB, K2_W10</w:t>
+        <w:t xml:space="preserve">K2_W10, K2_W15_KB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, P7U_W</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna ogólne zasady projektowania torów jezdnych transportu podwieszonego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1311,67 +1311,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykonanie i obrona projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_U04, K2_U06, K2_U18_KB, K2_U19_KB, K2_U15_KB</w:t>
+        <w:t xml:space="preserve">K2_U06, K2_U18_KB, K2_U19_KB, K2_U15_KB, K2_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UO, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o, I.P7S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zaprojektować przemysłowy komin stalowy jednopowłokowy z wykładziną wewnętrzną.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1381,67 +1381,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykonanie i obrona projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_U04, K2_U18_KB, K2_U19_KB, K2_U15_KB</w:t>
+        <w:t xml:space="preserve">K2_U15_KB, K2_U04, K2_U18_KB, K2_U19_KB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UO, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U, I.P7S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wykonać rysunki konstrukcyjne belki podsuwnicowej i komina stalowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>