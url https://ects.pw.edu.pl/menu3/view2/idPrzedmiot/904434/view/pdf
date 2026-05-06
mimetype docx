--- v1 (2026-03-01)
+++ v2 (2026-05-06)
@@ -922,51 +922,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, P7U_W</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zna oddziaływania i ekologiczne zalety transportu elektrycznego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1142,51 +1142,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_U19_DS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K1: </w:t>
       </w:r>
     </w:p>