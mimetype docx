--- v2 (2026-05-06)
+++ v3 (2026-07-29)
@@ -1072,51 +1072,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW.o, P7U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi integrować wiedzę o zagadnieniach konstrukcyjnych, eksploatacyjnych i oddziaływań na otoczenie składnika elektrycznego dróg szynowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1142,51 +1142,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_U19_DS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K1: </w:t>
       </w:r>
     </w:p>