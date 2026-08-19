--- v3 (2026-07-29)
+++ v4 (2026-08-19)
@@ -852,271 +852,271 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_W16_DS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG.o, P7U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">zna trendy rozwojowe elektrycznych sieci trakcyjnych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwieum</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K2_W10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">zna trendy rozwojowe elektrycznych sieci trakcyjnych</w:t>
+        <w:t xml:space="preserve">zna oddziaływania i ekologiczne zalety transportu elektrycznego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">kolokwieum</w:t>
+        <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_W10</w:t>
+        <w:t xml:space="preserve">K2_W19_DS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W4: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">zna oddziaływania i ekologiczne zalety transportu elektrycznego</w:t>
+        <w:t xml:space="preserve">potrafi zaplanować i przeprowadzić w laboratorium pomiary w obwodach przetwarzania energii stosowanych w systemach transportu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">kolokwium</w:t>
+        <w:t xml:space="preserve">sprawozdanie z laboratorium oraz test po wykonaniu ćwiczenia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_W19_DS</w:t>
+        <w:t xml:space="preserve">K2_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">I.P7S_UW.o, P7U_U</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi integrować wiedzę o zagadnieniach konstrukcyjnych, eksploatacyjnych i oddziaływań na otoczenie składnika elektrycznego dróg szynowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>