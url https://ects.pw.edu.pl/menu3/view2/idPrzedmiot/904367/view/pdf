--- v1 (2026-02-28)
+++ v2 (2026-06-20)
@@ -906,67 +906,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykonanie zadania obliczeniowego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_K03, K2_K05</w:t>
+        <w:t xml:space="preserve">K2_K05, K2_K03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_K, I.P7S_KK, I.P7S_KO</w:t>
+        <w:t xml:space="preserve">P7U_K, I.P7S_KO, I.P7S_KK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi myśleć i działać w sposób przedsiębiorczy.																					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>