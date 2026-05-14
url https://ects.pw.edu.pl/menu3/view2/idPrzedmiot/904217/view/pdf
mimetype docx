--- v4 (2026-03-21)
+++ v5 (2026-05-14)
@@ -747,51 +747,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin pisemny, test i obrona sprawozdania z laboratorium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_W10, K2_W18_IPB, K2_W13, K2_W08, K2_W09</w:t>
+        <w:t xml:space="preserve">K2_W13, K2_W08, K2_W09, K2_W10, K2_W18_IPB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -897,67 +897,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, ćwiczenia laboratoryjne.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_U06, K2_U07, K2_U09</w:t>
+        <w:t xml:space="preserve">K2_U07, K2_U09, K2_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW.o, P7U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zaprojektować skład nowych kompozytów do warstw konstrukcyjnych nawierzchni drogowych spełniających warunki obciążenia i ochrony środowiska. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>