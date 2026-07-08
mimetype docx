--- v5 (2026-05-14)
+++ v6 (2026-07-08)
@@ -897,67 +897,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, ćwiczenia laboratoryjne.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_U07, K2_U09, K2_U06</w:t>
+        <w:t xml:space="preserve">K2_U06, K2_U07, K2_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW.o, P7U_U</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zaprojektować skład nowych kompozytów do warstw konstrukcyjnych nawierzchni drogowych spełniających warunki obciążenia i ochrony środowiska. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>