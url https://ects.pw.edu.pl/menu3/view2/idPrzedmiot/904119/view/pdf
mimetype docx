--- v5 (2026-07-30)
+++ v6 (2026-10-01)
@@ -1203,51 +1203,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UU, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma umiejętność makroskopowego rozpoznawania skał magmowych, osadowych i metamorficznych oraz rozpoznawania środowiska powstania skały.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1467,67 +1467,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium z petrografii. Zaliczenie pracy rysunkowej.  Kolokwium z ćwiczeń.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U16, K1_U20, K1_U23</w:t>
+        <w:t xml:space="preserve">K1_U23, K1_U16, K1_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UU, I.P6S_UO</w:t>
+        <w:t xml:space="preserve">I.P6S_UO, P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U6: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi ustalić stopień skomplikowania warunków geotechnicznych oraz na tej podstawie podać kategorię geotechniczną.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1617,67 +1617,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie z wykładów - kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_K07, K1_K01, K1_K04, K1_K06</w:t>
+        <w:t xml:space="preserve">K1_K01, K1_K04, K1_K06, K1_K07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_KK, P6U_K, I.P6S_KR, I.P6S_KO</w:t>
+        <w:t xml:space="preserve">P6U_K, I.P6S_KR, I.P6S_KO, I.P6S_KK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pracuje samodzielnie i w zespole.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>