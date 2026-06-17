--- v4 (2026-03-24)
+++ v5 (2026-06-17)
@@ -890,51 +890,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">aktywne uczestnictwo w zajęciach; wykonanie i obrona domowych prac projektowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U04, K1_U05, K1_U06, K1_U07, K1_U09, K1_U20</w:t>
+        <w:t xml:space="preserve">K1_U07, K1_U09, K1_U20, K1_U04, K1_U05, K1_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>