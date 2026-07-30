--- v5 (2026-06-17)
+++ v6 (2026-07-30)
@@ -890,67 +890,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">aktywne uczestnictwo w zajęciach; wykonanie i obrona domowych prac projektowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U07, K1_U09, K1_U20, K1_U04, K1_U05, K1_U06</w:t>
+        <w:t xml:space="preserve">K1_U09, K1_U20, K1_U04, K1_U05, K1_U06, K1_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UU</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zamodelować płytę żelbetową, zdefiniować obciążenia i ich kombinacje, przeprowadzić obliczenia, zinterpretować otrzymane wyniki 														</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>