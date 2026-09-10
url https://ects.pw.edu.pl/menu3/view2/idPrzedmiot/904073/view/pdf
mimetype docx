--- v6 (2026-07-30)
+++ v7 (2026-09-10)
@@ -890,67 +890,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">aktywne uczestnictwo w zajęciach; wykonanie i obrona domowych prac projektowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U09, K1_U20, K1_U04, K1_U05, K1_U06, K1_U07</w:t>
+        <w:t xml:space="preserve">K1_U05, K1_U06, K1_U07, K1_U09, K1_U20, K1_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U, I.P6S_UU</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, P6U_U, III.P6S_UW.o, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zamodelować płytę żelbetową, zdefiniować obciążenia i ich kombinacje, przeprowadzić obliczenia, zinterpretować otrzymane wyniki 														</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>