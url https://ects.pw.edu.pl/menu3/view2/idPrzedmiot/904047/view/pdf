--- v4 (2026-03-22)
+++ v5 (2026-05-11)
@@ -1131,67 +1131,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie laboratorium; egzamin końcowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U03, K1_U10, K1_U12, K1_U15, K1_U23</w:t>
+        <w:t xml:space="preserve">K1_U10, K1_U12, K1_U15, K1_U23, K1_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UO</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U, I.P6S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi korzystać z podstawowych norm dotyczących projektowania konstrukcji żelbetowych oraz określania obciążeń działających na budynki.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>