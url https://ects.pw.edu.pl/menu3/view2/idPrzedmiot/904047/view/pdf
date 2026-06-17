--- v5 (2026-05-11)
+++ v6 (2026-06-17)
@@ -1131,67 +1131,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie laboratorium; egzamin końcowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U10, K1_U12, K1_U15, K1_U23, K1_U03</w:t>
+        <w:t xml:space="preserve">K1_U12, K1_U15, K1_U23, K1_U03, K1_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U, I.P6S_UO</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi korzystać z podstawowych norm dotyczących projektowania konstrukcji żelbetowych oraz określania obciążeń działających na budynki.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1341,67 +1341,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, obrona projektu, egzamin końcowyegzamin </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U19, K1_U20</w:t>
+        <w:t xml:space="preserve">K1_U20, K1_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UK, I.P6S_UU</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UU, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K1: </w:t>
       </w:r>
     </w:p>