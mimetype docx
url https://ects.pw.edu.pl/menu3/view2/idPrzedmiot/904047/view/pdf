--- v6 (2026-06-17)
+++ v7 (2026-07-29)
@@ -1131,67 +1131,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie laboratorium; egzamin końcowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U12, K1_U15, K1_U23, K1_U03, K1_U10</w:t>
+        <w:t xml:space="preserve">K1_U23, K1_U03, K1_U10, K1_U12, K1_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UO</w:t>
+        <w:t xml:space="preserve">I.P6S_UO, P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi korzystać z podstawowych norm dotyczących projektowania konstrukcji żelbetowych oraz określania obciążeń działających na budynki.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1341,67 +1341,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, obrona projektu, egzamin końcowyegzamin </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U20, K1_U19</w:t>
+        <w:t xml:space="preserve">K1_U19, K1_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UU, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UK, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K1: </w:t>
       </w:r>
     </w:p>