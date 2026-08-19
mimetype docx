--- v7 (2026-07-29)
+++ v8 (2026-08-19)
@@ -1131,67 +1131,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie laboratorium; egzamin końcowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U23, K1_U03, K1_U10, K1_U12, K1_U15</w:t>
+        <w:t xml:space="preserve">K1_U12, K1_U15, K1_U23, K1_U03, K1_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UO, P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o, I.P6S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi korzystać z podstawowych norm dotyczących projektowania konstrukcji żelbetowych oraz określania obciążeń działających na budynki.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>