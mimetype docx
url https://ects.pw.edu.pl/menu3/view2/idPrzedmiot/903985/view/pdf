--- v5 (2026-03-01)
+++ v6 (2026-05-07)
@@ -920,51 +920,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena zaangażowania i sprawności działania w pracy w laboratorium; ocena przygotowania i obrony indywidualnego sprawozdania z ćwiczeń i laboratorium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U15, K1_U21, K1_U23, K1_U03, K1_U09, K1_U12</w:t>
+        <w:t xml:space="preserve">K1_U09, K1_U12, K1_U15, K1_U21, K1_U23, K1_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U, I.P6S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>