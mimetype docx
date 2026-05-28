--- v6 (2026-05-07)
+++ v7 (2026-05-28)
@@ -770,51 +770,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin pisemny - test.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_W05, K1_W08, K1_W13</w:t>
+        <w:t xml:space="preserve">K1_W13, K1_W05, K1_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -920,51 +920,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena zaangażowania i sprawności działania w pracy w laboratorium; ocena przygotowania i obrony indywidualnego sprawozdania z ćwiczeń i laboratorium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U09, K1_U12, K1_U15, K1_U21, K1_U23, K1_U03</w:t>
+        <w:t xml:space="preserve">K1_U21, K1_U23, K1_U03, K1_U09, K1_U12, K1_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U, I.P6S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>