--- v7 (2026-05-28)
+++ v8 (2026-07-01)
@@ -770,51 +770,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin pisemny - test.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_W13, K1_W05, K1_W08</w:t>
+        <w:t xml:space="preserve">K1_W05, K1_W08, K1_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -936,51 +936,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_U21, K1_U23, K1_U03, K1_U09, K1_U12, K1_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U, I.P6S_UO</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przygotować w formie referatu i przedstawić w formie prezentacji zespołową pracę semestralną na wybrany temat z zakresu technologii kompozytów polimerowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>