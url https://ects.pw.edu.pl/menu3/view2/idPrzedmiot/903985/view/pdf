--- v8 (2026-07-01)
+++ v9 (2026-07-28)
@@ -840,67 +840,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena przygotowania i przedstawienia zespołowej pracy semestralnej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_W13, K1_W15, K1_W16</w:t>
+        <w:t xml:space="preserve">K1_W16, K1_W13, K1_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG, I.P6S_WK, III.P6S_WK</w:t>
+        <w:t xml:space="preserve">I.P6S_WK, III.P6S_WK, P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>
@@ -920,51 +920,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena zaangażowania i sprawności działania w pracy w laboratorium; ocena przygotowania i obrony indywidualnego sprawozdania z ćwiczeń i laboratorium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U21, K1_U23, K1_U03, K1_U09, K1_U12, K1_U15</w:t>
+        <w:t xml:space="preserve">K1_U03, K1_U09, K1_U12, K1_U15, K1_U21, K1_U23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -990,67 +990,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena przygotowania i przedstawienia zespołowej pracy semestralnej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U19, K1_U21, K1_U23</w:t>
+        <w:t xml:space="preserve">K1_U21, K1_U23, K1_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UK, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UO</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UO, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K1: </w:t>
       </w:r>
     </w:p>