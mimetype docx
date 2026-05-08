--- v2 (2026-02-28)
+++ v3 (2026-05-08)
@@ -817,67 +817,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zdanie egzaminu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_W06, K1_W13</w:t>
+        <w:t xml:space="preserve">K1_W13, K1_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>