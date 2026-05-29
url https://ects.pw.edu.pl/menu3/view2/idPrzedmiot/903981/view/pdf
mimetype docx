--- v3 (2026-05-08)
+++ v4 (2026-05-29)
@@ -817,67 +817,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zdanie egzaminu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_W13, K1_W06</w:t>
+        <w:t xml:space="preserve">K1_W06, K1_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>
@@ -1063,51 +1063,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_K05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_K, I.P6S_KO</w:t>
+        <w:t xml:space="preserve">I.P6S_KO, P6U_K</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozumie znaczenie odpowiedzialności w działalności inżynierskiej i jest świadomy odpowiedzialności za bezpieczeństwo pracy własnej i zespołu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>