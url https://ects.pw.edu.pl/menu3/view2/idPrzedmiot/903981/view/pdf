--- v4 (2026-05-29)
+++ v5 (2026-06-30)
@@ -763,351 +763,351 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma podstawową wiedzę z zakresu projektowania i budowy konstrukcji ziemnych a w szczególności komunikacyjnych budowli ziemnych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zdanie egzaminu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K1_W06, K1_W13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W2: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma podstawową wiedzę z zakresu projektowania i budowy konstrukcji ziemnych a w szczególności komunikacyjnych budowli ziemnych.</w:t>
+        <w:t xml:space="preserve">Potrafi aranżować i nadzorować proces realizacji inwestycji z zakresu inwestycji infrastruktury komunikacyjnej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zdanie egzaminu.</w:t>
+        <w:t xml:space="preserve">Zaliczenie projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_W06, K1_W13</w:t>
+        <w:t xml:space="preserve">K1_U16, K1_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U1: </w:t>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka K1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi aranżować i nadzorować proces realizacji inwestycji z zakresu inwestycji infrastruktury komunikacyjnej.</w:t>
+        <w:t xml:space="preserve">Jest w stanie współpracować z grupą ekspertów od planowania inwestycji infrastrukturalnych z uwzględnieniem ich oddziaływania na środowisko naturalne.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zaliczenie projektu.</w:t>
+        <w:t xml:space="preserve">Zaliczenie projektu w tym ocena pracy na zajęciach.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U16, K1_U21</w:t>
+        <w:t xml:space="preserve">K1_K06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka K1: </w:t>
+        <w:t xml:space="preserve">P6U_K, I.P6S_KO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka K2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jest w stanie współpracować z grupą ekspertów od planowania inwestycji infrastrukturalnych z uwzględnieniem ich oddziaływania na środowisko naturalne.</w:t>
+        <w:t xml:space="preserve">Jest kompetentny w zakresie skutków społecznych wynikających z realizacji inwestycji infrastrukturalnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie projektu w tym ocena pracy na zajęciach.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_K06</w:t>
+        <w:t xml:space="preserve">K1_K05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_K, I.P6S_KO</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_KO, P6U_K</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozumie znaczenie odpowiedzialności w działalności inżynierskiej i jest świadomy odpowiedzialności za bezpieczeństwo pracy własnej i zespołu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>