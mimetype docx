--- v5 (2026-06-30)
+++ v6 (2026-07-28)
@@ -763,51 +763,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma podstawową wiedzę z zakresu projektowania i budowy konstrukcji ziemnych a w szczególności komunikacyjnych budowli ziemnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -817,51 +817,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zdanie egzaminu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_W06, K1_W13</w:t>
+        <w:t xml:space="preserve">K1_W13, K1_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>