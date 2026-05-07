--- v4 (2026-02-27)
+++ v5 (2026-05-07)
@@ -1107,67 +1107,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U07, K1_U09, K1_U21</w:t>
+        <w:t xml:space="preserve">K1_U09, K1_U21, K1_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U21: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi korzystać z podstawowych norm, rozporządzeń oraz wytycznych projektowania,
 wykonywania i eksploatacji obiektów budowlanych i ich elementów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1275,51 +1275,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_KR, P6U_K</w:t>
+        <w:t xml:space="preserve">P6U_K, I.P6S_KR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozumie znaczenie i potrafi stosować zasady zrównoważonego rozwoju w budownictwie. Potrafi
 przy formułowaniu i rozwiązywaniu zadań inżynierskich dostrzegać ich aspekty systemowe i pozatechniczne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>