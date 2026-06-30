--- v5 (2026-05-07)
+++ v6 (2026-06-30)
@@ -1107,67 +1107,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U09, K1_U21, K1_U07</w:t>
+        <w:t xml:space="preserve">K1_U07, K1_U09, K1_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U21: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi korzystać z podstawowych norm, rozporządzeń oraz wytycznych projektowania,
 wykonywania i eksploatacji obiektów budowlanych i ich elementów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1194,51 +1194,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>