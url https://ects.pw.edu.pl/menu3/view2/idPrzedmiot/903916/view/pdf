--- v4 (2026-03-21)
+++ v5 (2026-07-29)
@@ -1070,51 +1070,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_K01, K1_K07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_K, I.P6S_KR, I.P6S_KK</w:t>
+        <w:t xml:space="preserve">I.P6S_KR, P6U_K, I.P6S_KK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozumie znaczenie odpowiedzialności w działalności inżynierskiej oraz konieczności przestrzetrzegania zasad BHP w zakładach produkcyjnych i wytwórniach konstrukcji stalowych oraz na placu budowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>