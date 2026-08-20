--- v5 (2026-07-29)
+++ v6 (2026-08-20)
@@ -974,67 +974,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obowiązkowa obecność na wycieczkach technicznych do Wytwórni Konstrukcji Stalowych i na plac budowy. Udział w dyskusjach problemowych na zajęciach i podczas wycieczek technicznych. Przygotowanie i pokaz prezentacji multimedialnej na wybrany temat z zakresu wytwarzania lub montażu konstrukcji stalowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U14, K1_U15, K1_U02</w:t>
+        <w:t xml:space="preserve">K1_U02, K1_U14, K1_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K1: </w:t>
       </w:r>
     </w:p>
@@ -1070,51 +1070,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_K01, K1_K07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_KR, P6U_K, I.P6S_KK</w:t>
+        <w:t xml:space="preserve">P6U_K, I.P6S_KR, I.P6S_KK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozumie znaczenie odpowiedzialności w działalności inżynierskiej oraz konieczności przestrzetrzegania zasad BHP w zakładach produkcyjnych i wytwórniach konstrukcji stalowych oraz na placu budowy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>