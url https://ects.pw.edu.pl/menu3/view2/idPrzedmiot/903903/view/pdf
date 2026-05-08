--- v4 (2026-03-23)
+++ v5 (2026-05-08)
@@ -1180,51 +1180,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_U09, K1_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Ma umiejetność samokształcenia się. Potrafi samodzielnie planować własne uczenie się przez całe życie. Ma świadomość konieczności podnoszenia kompetencji zawodowych i osobistych. Samodzielnie uzupełnia i poszerza wiedzę.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1250,51 +1250,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_U13, K1_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UU</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UU, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi korzystać z podstawowych norm, rozporządzeń oraz wytycznych projektowania, wykonywania i eksploatacji obiektów budowlanych i ich elementów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>