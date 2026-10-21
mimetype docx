--- v8 (2026-08-19)
+++ v9 (2026-10-21)
@@ -986,341 +986,341 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obrona projektu; kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U21, K1_U02, K1_U03, K1_U07</w:t>
+        <w:t xml:space="preserve">K1_U03, K1_U07, K1_U21, K1_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW.o, P6U_U, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi sporządzić i interpretować rysunki prostych, podstawowych elementów konstrukcji żelbetowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzenie i obrona projektu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K1_U07, K1_U21, K1_U02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi sporządzić i interpretować rysunki prostych, podstawowych elementów konstrukcji żelbetowych.</w:t>
+        <w:t xml:space="preserve">Potrafi określić oddziaływania (obciążenia działające) na stropy w budynkach o konstrukcji żelbetowej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sprawdzenie i obrona projektu.</w:t>
+        <w:t xml:space="preserve">Obrona projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U07, K1_U21, K1_U02</w:t>
+        <w:t xml:space="preserve">K1_U21, K1_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi określić oddziaływania (obciążenia działające) na stropy w budynkach o konstrukcji żelbetowej.</w:t>
+        <w:t xml:space="preserve">Ma świadomość podnoszenia kompetencji. Potrafi samodzielnie planować własne uczenie się.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">obrona projektu, kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K1_U20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UU</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka K1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma świadomość odpowiedzialności (za życie i zdrowie ludzi oraz ich mienie) ciążące na projektancie konstrukcji.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Obrona projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U21, K1_U02</w:t>
-[...149 lines deleted...]
-        <w:t xml:space="preserve">K1_K08, K1_K01, K1_K02, K1_K06</w:t>
+        <w:t xml:space="preserve">K1_K02, K1_K06, K1_K08, K1_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_KR, P6U_K, I.P6S_KO</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>