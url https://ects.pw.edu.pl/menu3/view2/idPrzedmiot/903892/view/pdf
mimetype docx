--- v7 (2026-06-30)
+++ v8 (2026-10-02)
@@ -966,51 +966,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, laboratoria, kolokwia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_W05, K1_W06, K1_W01</w:t>
+        <w:t xml:space="preserve">K1_W01, K1_W05, K1_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1132,51 +1132,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_U10, K1_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi dokonać oceny obiektu budowlanego, ustalić  wartości właściwości  geotechnicznych gruntu, ustalić stopień skomplikowania warunków geotechnicznych oraz na tej podstawie kategorię geotechniczną.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1327,67 +1327,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, laboratoria, kolokwia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U15, K1_U16, K1_U08, K1_U10</w:t>
+        <w:t xml:space="preserve">K1_U08, K1_U10, K1_U15, K1_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K1: </w:t>
       </w:r>
     </w:p>
@@ -1407,51 +1407,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, laboratoria, kolokwia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_K02, K1_K06, K1_K08, K1_K01</w:t>
+        <w:t xml:space="preserve">K1_K01, K1_K02, K1_K06, K1_K08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_K, I.P6S_KR, I.P6S_KO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>