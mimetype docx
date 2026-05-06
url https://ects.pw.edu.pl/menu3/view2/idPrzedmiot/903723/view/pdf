--- v5 (2026-03-21)
+++ v6 (2026-05-06)
@@ -1092,51 +1092,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka KS1: </w:t>
       </w:r>
     </w:p>
@@ -1172,51 +1172,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_K04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_KO, I.P6S_KR, P6U_K, I.P6S_KK</w:t>
+        <w:t xml:space="preserve">I.P6S_KK, I.P6S_KO, I.P6S_KR, P6U_K</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka KS2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma doświadczenie związane z pracą zespołową.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>