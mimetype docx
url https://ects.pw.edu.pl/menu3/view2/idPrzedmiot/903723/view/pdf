--- v6 (2026-05-06)
+++ v7 (2026-06-25)
@@ -786,437 +786,437 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin pisemny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_W01, K2_W02, K2_W03, K2_W08</w:t>
+        <w:t xml:space="preserve">K2_W08, K2_W01, K2_W02, K2_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P7S_WG, P7U_W, I.P7S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma rozszerzoną wiedzę niezbędną do zrozumienia do podstaw fizycznych i chemicznych procesów oczyszczania cieczy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin pisemny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K2_W02, K2_W04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W2: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma rozszerzoną wiedzę niezbędną do zrozumienia do podstaw fizycznych i chemicznych procesów oczyszczania cieczy.</w:t>
+        <w:t xml:space="preserve">Potrafi zaproponować rozwiązania w zakresie usuwania zanieczyszczeń rozpuszczonych w wodzie zgodnie z wymogami ekologii i ochrony środowiska.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">egzamin pisemny</w:t>
+        <w:t xml:space="preserve">egzamin pisemny, kolokwium, wykonanie projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_W02, K2_W04</w:t>
+        <w:t xml:space="preserve">K2_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi planować i prowadzić badania doświadczalne korzystać z przyrządów pomiarowych oraz interpretować uzyskane wyniki i wyciągać wnioski.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin pisemny, kolokwium, wykonanie projektu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K2_U18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi stosować różne techniki procesów rozdzielania roztworów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin pisemny. kolokwium, wykonanie projektu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K2_U18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U1: </w:t>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka KS1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi zaproponować rozwiązania w zakresie usuwania zanieczyszczeń rozpuszczonych w wodzie zgodnie z wymogami ekologii i ochrony środowiska.</w:t>
+        <w:t xml:space="preserve">Potrafi myśleć i działać w sposób kreatywny i przedsiębiorczy. Posiada świadomość konieczności ochrony środowiska wodnego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin pisemny, kolokwium, wykonanie projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_U12</w:t>
+        <w:t xml:space="preserve">K2_K04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
-[...219 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_KK, I.P6S_KO, I.P6S_KR, P6U_K</w:t>
+        <w:t xml:space="preserve">I.P6S_KO, I.P6S_KR, P6U_K, I.P6S_KK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka KS2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma doświadczenie związane z pracą zespołową.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>