--- v5 (2026-06-27)
+++ v6 (2026-09-30)
@@ -946,51 +946,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_U01, K1_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UU</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UU, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi posługiwać się podstawowymi programami komputerowymi oraz potrafi przygotować własne proste programy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1016,51 +1016,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi modelować przebieg procesów chemicznych w reaktorach adsorpcyjnych                                    i chromatograficznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>