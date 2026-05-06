--- v3 (2026-03-21)
+++ v4 (2026-05-06)
@@ -1166,51 +1166,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_K01, K1_K04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_K, I.P6S_KO, I.P6S_KR, I.P6S_KK</w:t>
+        <w:t xml:space="preserve">I.P6S_KK, P6U_K, I.P6S_KO, I.P6S_KR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka KS2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prawidłowo reaguje na problemy związane z pracą inżyniera.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>