--- v4 (2026-05-06)
+++ v5 (2026-06-27)
@@ -1016,51 +1016,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi modelować przebieg procesów chemicznych w reaktorach adsorpcyjnych                                    i chromatograficznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>