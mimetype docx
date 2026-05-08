--- v2 (2026-01-13)
+++ v3 (2026-05-08)
@@ -785,287 +785,287 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian pisemny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_W11, K1_W12</w:t>
+        <w:t xml:space="preserve">K1_W12, K1_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P6S_WG, P6U_W, I.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Uzyskuje informacje z pogranicza inżynierii chemicznej, inżynierii materiałowej i chemii.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">sprawdzian pisemny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K1_W11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W2: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Uzyskuje informacje z pogranicza inżynierii chemicznej, inżynierii materiałowej i chemii.</w:t>
+        <w:t xml:space="preserve">Student analizuje wybrane medium specjalne pod kątem jego struktury, właściwości, zastosowań.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">sprawdzian pisemny</w:t>
+        <w:t xml:space="preserve">sprawdzian pisemny, referat, sprawozdanie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_W11</w:t>
+        <w:t xml:space="preserve">K1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U1: </w:t>
+        <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student analizuje wybrane medium specjalne pod kątem jego struktury, właściwości, zastosowań.</w:t>
+        <w:t xml:space="preserve">Student poszerza umiejętność wiązania wiedzy dotyczącej właściwości materiałów                                      z możliwościami ich wykorzystania w procesach inżynierii chemicznej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian pisemny, referat, sprawozdanie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W ramach zajęć Student przedstawia w dwuosobowej grupie krótki referat z prezentacją, dotyczący konkretnych aspektów wybranego medium specjalnego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>