--- v3 (2026-05-08)
+++ v4 (2026-06-28)
@@ -785,67 +785,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian pisemny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_W12, K1_W11</w:t>
+        <w:t xml:space="preserve">K1_W11, K1_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_WG, P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Uzyskuje informacje z pogranicza inżynierii chemicznej, inżynierii materiałowej i chemii.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -951,51 +951,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student poszerza umiejętność wiązania wiedzy dotyczącej właściwości materiałów                                      z możliwościami ich wykorzystania w procesach inżynierii chemicznej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>