--- v4 (2026-06-28)
+++ v5 (2026-07-28)
@@ -951,51 +951,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK, P6U_U</w:t>
+        <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student poszerza umiejętność wiązania wiedzy dotyczącej właściwości materiałów                                      z możliwościami ich wykorzystania w procesach inżynierii chemicznej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1021,51 +1021,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W ramach zajęć Student przedstawia w dwuosobowej grupie krótki referat z prezentacją, dotyczący konkretnych aspektów wybranego medium specjalnego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>