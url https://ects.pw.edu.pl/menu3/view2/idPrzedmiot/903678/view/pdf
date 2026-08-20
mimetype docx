--- v5 (2026-07-28)
+++ v6 (2026-08-20)
@@ -1021,51 +1021,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W ramach zajęć Student przedstawia w dwuosobowej grupie krótki referat z prezentacją, dotyczący konkretnych aspektów wybranego medium specjalnego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1075,51 +1075,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">referat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U03, K1_U10</w:t>
+        <w:t xml:space="preserve">K1_U10, K1_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UK, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>