--- v3 (2026-02-27)
+++ v4 (2026-06-28)
@@ -1149,67 +1149,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian pisemny, praca domowa, dyskusja, seminarium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U07, K1_U11, K1_U06</w:t>
+        <w:t xml:space="preserve">K1_U11, K1_U06, K1_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi stosować narzędzia informatyczne do projektowania procesów z udziałem fazy rozproszonej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>