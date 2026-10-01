--- v6 (2026-06-22)
+++ v7 (2026-10-01)
@@ -1027,51 +1027,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja wiedzy dotyczącej momentów bezwładności - udzielnie min. 60 % prawidłowych odpowiedzi na kolokwium pisemnym oraz otrzymanie min. oceny dostatecznej za sprawozdanie podczas: zajęć laboratoryjnych i komputerowych. 
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W07, Tr1A_W06</w:t>
+        <w:t xml:space="preserve">Tr1A_W06, Tr1A_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1322,67 +1322,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie aktywnego uczestnictwa  w zajęciach oraz otrzymanie min. oceny dostatecznej za sprawozdanie. Weryfikacja wiedzy podczas: zajęć laboratoryjnych i komputerowych.   
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U21, Tr1A_U11, Tr1A_U10</w:t>
+        <w:t xml:space="preserve">Tr1A_U11, Tr1A_U10, Tr1A_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>