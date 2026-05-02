--- v2 (2026-03-23)
+++ v3 (2026-05-02)
@@ -756,51 +756,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada wiedzę na temat zmiennych losowych i ich rozkładów oraz zna podstawowe prawa wielkich liczb, twierdzenia graniczne i przykłady ich zastosowań.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1100,67 +1100,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Aktywność na zajęciach, Zadanie z efektu podczas kolokwium (zadanie oceniane  w skali od 0 do 5 punktów, wymagane jest uzyskanie co najmniej 2 punktów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U11, Tr1A_U06, Tr1A_U01</w:t>
+        <w:t xml:space="preserve">Tr1A_U06, Tr1A_U01, Tr1A_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UU</w:t>
+        <w:t xml:space="preserve">I.P6S_UU, P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wyznaczać syntetyczne charakterystyki próby, a także dla zadanego zadania związanego z badaniem statystycznym, określić odpowiedni model statystyczny, wyznaczyć przedział ufności dla wartości przeciętnej i wariancji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>