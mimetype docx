--- v3 (2026-05-02)
+++ v4 (2026-06-10)
@@ -1100,137 +1100,137 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Aktywność na zajęciach, Zadanie z efektu podczas kolokwium (zadanie oceniane  w skali od 0 do 5 punktów, wymagane jest uzyskanie co najmniej 2 punktów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_U11, Tr1A_U06, Tr1A_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UU</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wyznaczać syntetyczne charakterystyki próby, a także dla zadanego zadania związanego z badaniem statystycznym, określić odpowiedni model statystyczny, wyznaczyć przedział ufności dla wartości przeciętnej i wariancji.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Aktywność na zajęciach, Zadanie z efektu podczas kolokwium (zadanie oceniane  w skali od 0 do 5 punktów, wymagane jest uzyskanie co najmniej 2 punktów</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U06, Tr1A_U01, Tr1A_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UU, P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UU</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UU, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi weryfikować hipotezy dotyczące wartości przeciętnej i wariancji w wybranych modelach statystycznych, a także weryfikować hipotezę o niezależności cech (test niezależności) oraz hipotezę dotyczącą nieznanej postaci rozkładu cechy w populacji (test zgodności).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>