--- v4 (2026-06-10)
+++ v5 (2026-07-09)
@@ -1030,207 +1030,207 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Aktywność na zajęciach, Zadanie z efektu podczas kolokwium (zadanie oceniane  w skali od 0 do 5 punktów, wymagane jest uzyskanie co najmniej 2 punktów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_U06, Tr1A_U01, Tr1A_U11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UU, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi podać przykłady rozkładów dyskretnych i ciągłych prawdopodobieństwa i dostosować je do analizowanego modelu matematycznego, wyznaczyć podstawowe parametry zmiennych losowych oraz wykorzystać prawa wielkich liczb i twierdzenia graniczne do szacowania prawdopodobieństw z wykorzystaniem tablic statystycznych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Aktywność na zajęciach, Zadanie z efektu podczas kolokwium (zadanie oceniane  w skali od 0 do 5 punktów, wymagane jest uzyskanie co najmniej 2 punktów</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U11, Tr1A_U06, Tr1A_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi podać przykłady rozkładów dyskretnych i ciągłych prawdopodobieństwa i dostosować je do analizowanego modelu matematycznego, wyznaczyć podstawowe parametry zmiennych losowych oraz wykorzystać prawa wielkich liczb i twierdzenia graniczne do szacowania prawdopodobieństw z wykorzystaniem tablic statystycznych.</w:t>
+        <w:t xml:space="preserve">Potrafi wyznaczać syntetyczne charakterystyki próby, a także dla zadanego zadania związanego z badaniem statystycznym, określić odpowiedni model statystyczny, wyznaczyć przedział ufności dla wartości przeciętnej i wariancji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Aktywność na zajęciach, Zadanie z efektu podczas kolokwium (zadanie oceniane  w skali od 0 do 5 punktów, wymagane jest uzyskanie co najmniej 2 punktów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U11, Tr1A_U06, Tr1A_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UU</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">P6U_U, I.P6S_UU, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi weryfikować hipotezy dotyczące wartości przeciętnej i wariancji w wybranych modelach statystycznych, a także weryfikować hipotezę o niezależności cech (test niezależności) oraz hipotezę dotyczącą nieznanej postaci rozkładu cechy w populacji (test zgodności).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>