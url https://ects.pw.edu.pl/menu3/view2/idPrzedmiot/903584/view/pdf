--- v5 (2026-07-09)
+++ v6 (2026-08-19)
@@ -1030,67 +1030,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Aktywność na zajęciach, Zadanie z efektu podczas kolokwium (zadanie oceniane  w skali od 0 do 5 punktów, wymagane jest uzyskanie co najmniej 2 punktów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U06, Tr1A_U01, Tr1A_U11</w:t>
+        <w:t xml:space="preserve">Tr1A_U11, Tr1A_U06, Tr1A_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UU, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi podać przykłady rozkładów dyskretnych i ciągłych prawdopodobieństwa i dostosować je do analizowanego modelu matematycznego, wyznaczyć podstawowe parametry zmiennych losowych oraz wykorzystać prawa wielkich liczb i twierdzenia graniczne do szacowania prawdopodobieństw z wykorzystaniem tablic statystycznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>