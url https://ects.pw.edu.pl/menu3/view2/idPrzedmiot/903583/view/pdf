--- v4 (2026-07-08)
+++ v5 (2026-09-30)
@@ -910,67 +910,67 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na egzaminie - część zadaniowa orazna ćwiczeniach kolokwium: rozwiązanie zadania sprawdzającego wiedzę z zakresu analizy belek zginanych. 
 weryfikacja na egzaminie - część teoretyczna: pytania otwarte z ww zakresu
 Zaliczenie na podstawie otrzymania minimum 60 % za prawidłowe rozwiązanie zadania i udzielenie odpowiedzi na pytanie otwarte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W02, Tr1A_W07, Tr1A_W06</w:t>
+        <w:t xml:space="preserve">Tr1A_W07, Tr1A_W06, Tr1A_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna podstawowe pojęcia i wielkości w zakresie mechaniki ogólnej (kinematyki i dynamiki).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1054,67 +1054,67 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na egzaminie - część zadaniowa oraz na ćwiczeniach kolokwium: rozwiązanie zadań, weryfikacja na egzaminie - część teoretyczna: pytania otwarte z
 ww zakresu 
 Zaliczenie na podstawie otrzymania minimum 60 % za prawidłowe rozwiązanie zadania i udzielenie odpowiedzi na pytanie otwarte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W07, Tr1A_W06, Tr1A_W02</w:t>
+        <w:t xml:space="preserve">Tr1A_W06, Tr1A_W02, Tr1A_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada podstawową wiedzę w zakresie budowy równań ruchu ciał materialnych w oparciu o
 równania Newtona i zasady zmienności dynamiki.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>