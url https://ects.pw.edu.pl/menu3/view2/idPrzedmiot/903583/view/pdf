--- v5 (2026-09-30)
+++ v6 (2026-10-21)
@@ -765,67 +765,67 @@
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">weryfikacja na egzaminie - część zadaniowa oraz na ćwiczeniach - kolokwium rozwiązanie wymagające wiedzy o zasadach równowagi statycznej, właściwości naprężenia, obliczania
 odkształceń; 
 weryfikacja na egzaminie - część teoretyczna: pytania otwarte z ww zakresu
 Zaliczenie na podstawie otrzymania minimum 60 % za prawidłowe rozwiązanie zadania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W07, Tr1A_W06</w:t>
+        <w:t xml:space="preserve">Tr1A_W06, Tr1A_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna uogólnione prawo Hooke'a. Zna zasady analizy układów prętowych i zjawiska skręcania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1054,67 +1054,67 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na egzaminie - część zadaniowa oraz na ćwiczeniach kolokwium: rozwiązanie zadań, weryfikacja na egzaminie - część teoretyczna: pytania otwarte z
 ww zakresu 
 Zaliczenie na podstawie otrzymania minimum 60 % za prawidłowe rozwiązanie zadania i udzielenie odpowiedzi na pytanie otwarte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W06, Tr1A_W02, Tr1A_W07</w:t>
+        <w:t xml:space="preserve">Tr1A_W07, Tr1A_W06, Tr1A_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada podstawową wiedzę w zakresie budowy równań ruchu ciał materialnych w oparciu o
 równania Newtona i zasady zmienności dynamiki.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>