--- v2 (2026-03-24)
+++ v3 (2026-05-02)
@@ -910,51 +910,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na egzaminie - część zadaniowa orazna ćwiczeniach kolokwium: rozwiązanie zadania sprawdzającego wiedzę z zakresu analizy belek zginanych. 
 weryfikacja na egzaminie - część teoretyczna: pytania otwarte z ww zakresu
 Zaliczenie na podstawie otrzymania minimum 60 % za prawidłowe rozwiązanie zadania i udzielenie odpowiedzi na pytanie otwarte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W02, Tr1A_W07, Tr1A_W06</w:t>
+        <w:t xml:space="preserve">Tr1A_W07, Tr1A_W06, Tr1A_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1226,51 +1226,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Potrafi dokonać identyfikacji prostych zadań inżynierskich, zbudować ich modele w postaci równań ruchu i przeprowadzić podstawową analizę tych zadań.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>