--- v3 (2026-05-02)
+++ v4 (2026-07-08)
@@ -910,67 +910,67 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na egzaminie - część zadaniowa orazna ćwiczeniach kolokwium: rozwiązanie zadania sprawdzającego wiedzę z zakresu analizy belek zginanych. 
 weryfikacja na egzaminie - część teoretyczna: pytania otwarte z ww zakresu
 Zaliczenie na podstawie otrzymania minimum 60 % za prawidłowe rozwiązanie zadania i udzielenie odpowiedzi na pytanie otwarte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W07, Tr1A_W06, Tr1A_W02</w:t>
+        <w:t xml:space="preserve">Tr1A_W02, Tr1A_W07, Tr1A_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna podstawowe pojęcia i wielkości w zakresie mechaniki ogólnej (kinematyki i dynamiki).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1226,51 +1226,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Potrafi dokonać identyfikacji prostych zadań inżynierskich, zbudować ich modele w postaci równań ruchu i przeprowadzić podstawową analizę tych zadań.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>