--- v6 (2026-08-19)
+++ v7 (2026-09-30)
@@ -745,67 +745,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena formująca:  pisemny sprawdzian cząstkowy, zawierający 3 pytania otwarte; wymagana odpowiedź w co najmniej 50% na każde z nich; fakultatywna ocena podsumowująca: pisemny sprawdzian - 5 pytań otwartych, wymagana odpowiedź w co najmniej 50% na każde z nich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W05, Tr1A_W13</w:t>
+        <w:t xml:space="preserve">Tr1A_W13, Tr1A_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, I.P6S_WK, III.P6S_WK, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WK, I.P6S_WG.o, III.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma podstawową wiedzę z zakresu projektowania organizacji ze szczególnym uwzględnieniem gospodarowania i  doboru zasobów ludzkich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -965,51 +965,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena formująca: pisemny sprawdzian, zawierający pytania otwarte dotyczące treści opisanego efektu; wymagana odpowiedź w co najmniej 50%; fakultatywna ocena podsumowująca: pisemny sprawdzian - jedno pytanie otwarte, wymagana odpowiedź w co najmniej 50%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U14, Tr1A_U01</w:t>
+        <w:t xml:space="preserve">Tr1A_U01, Tr1A_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>