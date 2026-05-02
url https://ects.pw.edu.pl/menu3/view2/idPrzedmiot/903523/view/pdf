--- v2 (2026-03-23)
+++ v3 (2026-05-02)
@@ -977,191 +977,191 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi w języku polskim opracować dokumentację przeprowadzonych eksperymentów i przygotować teksty opisujące ich wyniki.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Analiza i zaliczenia złożonych sprawozdań z poszczególnych ćwiczeń laboratoryjnych. Warunek zaliczenia - brak merytorycznych błędów w sprawozdaniu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_U04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi zaprojektować i zmontować proste układy cyfrowe z elementów scalonych małej skali integracji.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zaliczenie poprawności procesu syntezy technicznej budowanych układów. Warunek zaliczenia - realizacja poprawnie działającego układu logicznego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_U24</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi współdziałać i pracować w grupie laboratoryjnej, przyjmując w niej różne role.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>