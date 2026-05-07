--- v2 (2026-03-24)
+++ v3 (2026-05-07)
@@ -754,51 +754,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena formująca: prawidłowe wykonanie projektu w części dotyczącej pulpitów nastawczych. Ocena podsumowująca: ustna obrona projektu w części dotyczącej pulpitów nastawczych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W10, Tr1A_W12</w:t>
+        <w:t xml:space="preserve">Tr1A_W12, Tr1A_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1044,67 +1044,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena formująca: prawidłowe wykonanie projektu w części dotyczącej obwodów zależnościowych. Ocena podsumowująca: ustna obrona projektu w części dotyczącej obwodów zależnościowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U10, Tr1A_U08, Tr1A_U25, Tr1A_U24</w:t>
+        <w:t xml:space="preserve">Tr1A_U08, Tr1A_U25, Tr1A_U24, Tr1A_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, P6U_U, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi opracować tablicę zależności dla przykładowej stacji o zadanej w projekcie charakterystyce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>