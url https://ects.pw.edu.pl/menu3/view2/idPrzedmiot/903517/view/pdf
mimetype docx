--- v3 (2026-05-07)
+++ v4 (2026-06-10)
@@ -1044,67 +1044,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena formująca: prawidłowe wykonanie projektu w części dotyczącej obwodów zależnościowych. Ocena podsumowująca: ustna obrona projektu w części dotyczącej obwodów zależnościowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U08, Tr1A_U25, Tr1A_U24, Tr1A_U10</w:t>
+        <w:t xml:space="preserve">Tr1A_U25, Tr1A_U24, Tr1A_U10, Tr1A_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, P6U_U, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi opracować tablicę zależności dla przykładowej stacji o zadanej w projekcie charakterystyce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1130,51 +1130,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U25, Tr1A_U24, Tr1A_U10, Tr1A_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umie zaprojektować plan schematyczny dla stacji o zadanej charakterystyce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>