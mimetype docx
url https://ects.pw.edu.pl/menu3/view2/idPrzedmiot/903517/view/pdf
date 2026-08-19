--- v4 (2026-06-10)
+++ v5 (2026-08-19)
@@ -1114,67 +1114,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena formująca: prawidłowe wykonanie projektu w części dotyczącej tablicy zależności. Ocena podsumowująca: ustna obrona projektu w części dotyczącej tablicy zależności.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U25, Tr1A_U24, Tr1A_U10, Tr1A_U08</w:t>
+        <w:t xml:space="preserve">Tr1A_U24, Tr1A_U10, Tr1A_U08, Tr1A_U25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umie zaprojektować plan schematyczny dla stacji o zadanej charakterystyce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>