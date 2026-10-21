--- v5 (2026-08-19)
+++ v6 (2026-10-21)
@@ -892,67 +892,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena formująca: odpowiedź po realizacji ćwiczeń obejmujących elementy i układy srk współpracujące z rozjazdem na pytania otwarte. Ocena podsumowująca: odpowiedź na pytania otwarte podczas zaliczania wykonanych ćwiczeń obejmujących elementy i układy srk współpracujące z rozjazdem. Wykonanie sprawozdania ze zrealizowanych ćwiczeń obejmujących elementy i układy srk współpracujące z rozjazdem. Każde ćwiczenie musi być zaliczone co najmniej na 1 punkt. Złożenie sprawozdania z realizacji danego ćwiczenia jest warunkiem przystąpienia do jego zaliczania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W11, Tr1A_W09, Tr1A_W12</w:t>
+        <w:t xml:space="preserve">Tr1A_W12, Tr1A_W11, Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna budowę, zasadę działania i własności użytkowe (charakterystyki) układów kontroli niezajętości.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1112,51 +1112,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena formująca: odpowiedź po realizacji każdego z ćwiczeń na pytania otwarte. Ocena podsumowująca: odpowiedź na pytania otwarte podczas zaliczania każdego z wykonanych ćwiczeń. Wykonanie sprawozdania ze zrealizowanych ćwiczeń. Każde ćwiczenie musi być zaliczone co najmniej na 1 punkt. Złożenie sprawozdania z realizacji danego ćwiczenia jest warunkiem przystąpienia do jego zaliczania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U01, Tr1A_U25</w:t>
+        <w:t xml:space="preserve">Tr1A_U25, Tr1A_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1182,67 +1182,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena formująca: odpowiedź po realizacji każdego z ćwiczeń na pytania otwarte. Ocena podsumowująca: odpowiedź na pytania otwarte podczas zaliczania każdego z wykonanych ćwiczeń. Wykonanie sprawozdania ze zrealizowanych ćwiczeń. Każde ćwiczenie musi być zaliczone co najmniej na 1 punkt. Złożenie sprawozdania z realizacji danego ćwiczenia jest warunkiem przystąpienia do jego zaliczania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U15, Tr1A_U11, Tr1A_U09</w:t>
+        <w:t xml:space="preserve">Tr1A_U11, Tr1A_U09, Tr1A_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi pracować w grupie, przyjmując w niej różne role.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>