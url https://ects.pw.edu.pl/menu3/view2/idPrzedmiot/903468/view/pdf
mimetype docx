--- v5 (2026-08-19)
+++ v6 (2026-10-21)
@@ -1035,67 +1035,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena pracy projektowej w zakresie wymiarowania procesów transportowych ze względu na wydajność i koszty, w tym poprawności zrealizowanych obliczeń.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U16, Tr1A_U24</w:t>
+        <w:t xml:space="preserve">Tr1A_U24, Tr1A_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi porównać technologie transportu samochodowego ze względu na wydajność i koszty transportu, jak również całkowite koszty logistyczne.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>