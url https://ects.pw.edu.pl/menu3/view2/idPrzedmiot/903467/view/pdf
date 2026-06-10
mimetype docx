--- v3 (2026-03-24)
+++ v4 (2026-06-10)
@@ -905,51 +905,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W13, Tr1A_W12, Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WK, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WK, P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna pozatechniczne skutki złego zabezpieczania ładunków na czas przewozu oraz nieodpowiedniego rozmieszczania ładunków w przestrzeni ładunkowej pojazdu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1039,67 +1039,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium z ćwiczeń, dwa zadania rachunkowe, wymagane jest poprawne zapisanie właściwych wzorów oraz bezbłędne rozwiązanie przynajmniej jednego z tych zadań</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U15, Tr1A_U24</w:t>
+        <w:t xml:space="preserve">Tr1A_U24, Tr1A_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi ocenić dobór pojazdu do zadania przewozowego przy uwzględnieniu kryteriów technicznych i ekonomicznych, obliczyć koszt realizacji zadania przewozowego dla różnych wariantów technologii oraz potencjał przewozy i jego wykorzystanie a także efektywność przewozów drogowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>