--- v4 (2026-06-10)
+++ v5 (2026-07-08)
@@ -749,207 +749,207 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, 2 lub 3 pytania otwarte, wymagane jest udzielenie pełnej odpowiedzi na przynajmniej 1 z tych pytań; Kolokwium z ćwiczeń, dwa zadania rachunkowe, wymagane jest poprawne zapisanie właściwych wzorów oraz podanie ich interpretacji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W12, Tr1A_W09, Tr1A_W13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W, I.P6S_WK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada wiedzę o uwarunkowaniach projektowania technologii realizacji procesu transportowego oraz zna kryteria techniczno-eksploatacyjne doboru pojazdów do zadań przewozowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin, 2 pytania otwarte, wymagane jest udzielenie pełnej odpowiedzi na przynajmniej 1 z tych pytań</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W13, Tr1A_W12, Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WK, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada wiedzę o uwarunkowaniach projektowania technologii realizacji procesu transportowego oraz zna kryteria techniczno-eksploatacyjne doboru pojazdów do zadań przewozowych.</w:t>
+        <w:t xml:space="preserve">Zna rodzaje i metody kalkulacji kosztów realizacji zadań przewozowych w transporcie samochodowym, jak również zna i rozumie metody oceny potencjału przewozowego oraz metody oceny efektywności przewozów drogowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Egzamin, 2 pytania otwarte, wymagane jest udzielenie pełnej odpowiedzi na przynajmniej 1 z tych pytań</w:t>
+        <w:t xml:space="preserve">Egzamin, 2 pytania otwarte, wymagane jest udzielenie pełnej odpowiedzi na przynajmniej 1 z tych pytań; Kolokwium z ćwiczeń, jedno zadanie rachunkowe, wymagane jest poprawne zapisanie właściwych wzorów oraz podanie ich interpretacji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W13, Tr1A_W12, Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WK, I.P6S_WG.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_WK, P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna pozatechniczne skutki złego zabezpieczania ładunków na czas przewozu oraz nieodpowiedniego rozmieszczania ładunków w przestrzeni ładunkowej pojazdu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>