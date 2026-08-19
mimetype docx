--- v5 (2026-07-08)
+++ v6 (2026-08-19)
@@ -749,67 +749,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, 2 lub 3 pytania otwarte, wymagane jest udzielenie pełnej odpowiedzi na przynajmniej 1 z tych pytań; Kolokwium z ćwiczeń, dwa zadania rachunkowe, wymagane jest poprawne zapisanie właściwych wzorów oraz podanie ich interpretacji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W12, Tr1A_W09, Tr1A_W13</w:t>
+        <w:t xml:space="preserve">Tr1A_W13, Tr1A_W12, Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W, I.P6S_WK</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WK, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada wiedzę o uwarunkowaniach projektowania technologii realizacji procesu transportowego oraz zna kryteria techniczno-eksploatacyjne doboru pojazdów do zadań przewozowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1055,51 +1055,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U24, Tr1A_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi ocenić dobór pojazdu do zadania przewozowego przy uwzględnieniu kryteriów technicznych i ekonomicznych, obliczyć koszt realizacji zadania przewozowego dla różnych wariantów technologii oraz potencjał przewozy i jego wykorzystanie a także efektywność przewozów drogowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>