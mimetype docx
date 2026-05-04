--- v3 (2026-03-24)
+++ v4 (2026-05-04)
@@ -838,51 +838,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W11, Tr1A_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+        <w:t xml:space="preserve">III.P6S_WG, P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna podstawowe modele pozwalające opisywać wielostanowe procesy eksploatacji, w tym ich podstawowe miary.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>