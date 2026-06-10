--- v4 (2026-05-04)
+++ v5 (2026-06-10)
@@ -838,51 +838,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W11, Tr1A_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_WG, P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna podstawowe modele pozwalające opisywać wielostanowe procesy eksploatacji, w tym ich podstawowe miary.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -908,51 +908,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W11, Tr1A_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna główne zasady kształtowania strategii eksploatacyjnych systemów technicznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>