--- v5 (2026-06-10)
+++ v6 (2026-06-30)
@@ -908,51 +908,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W11, Tr1A_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna główne zasady kształtowania strategii eksploatacyjnych systemów technicznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1042,67 +1042,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ćwiczenia - kolokwium pisemne 1, warunkiem minimalnym osiągnięcia efektu jest poprawne rozwiązanie zadań na kolokwium na poziomie ocenionym na powyżej 50%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U12, Tr1A_U11, Tr1A_U03</w:t>
+        <w:t xml:space="preserve">Tr1A_U03, Tr1A_U12, Tr1A_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi opisać systemy eksploatacyjne obiektów technicznych w zakresie ich użytkowania i utrzymania gotowości i charakteryzuje wielostanowe procesy eksploatacji, stosując właściwe miary i wyznacza ich wartości, posługując się poprawną terminologią.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>