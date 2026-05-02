--- v2 (2026-02-08)
+++ v3 (2026-05-02)
@@ -916,51 +916,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
@@ -997,51 +997,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi ocenić przydatność rutynowych metod i narzędzi służących do rozwiązania prostego zadania inżynierskiego z zakresu ergonomii, oraz wybrać i zastosować właściwą metodę i narzędzia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>