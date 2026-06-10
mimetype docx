--- v3 (2026-05-02)
+++ v4 (2026-06-10)
@@ -916,51 +916,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
@@ -1052,67 +1052,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwia z ćwiczeń 1-3 i 4-6 zawierają po 6 pytań otwartych (max. 10 pkt.), z których po 2 dotyczą efektu U02, wymagana częściowa odpowiedź na każde z nich, tzn. co najmniej 50%.
 Minimalna liczba punktów z każdego kolokwium  niezbędna do zaliczenia 6 pkt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U21, Tr1A_U19</w:t>
+        <w:t xml:space="preserve">Tr1A_U19, Tr1A_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi ocenić stopień ergonomicznego dostosowania  stanowisk i warunków pracy do potrzeb pracownika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>