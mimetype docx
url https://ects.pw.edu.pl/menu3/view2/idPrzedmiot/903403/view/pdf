--- v4 (2026-06-10)
+++ v5 (2026-07-08)
@@ -1068,51 +1068,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U19, Tr1A_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi ocenić stopień ergonomicznego dostosowania  stanowisk i warunków pracy do potrzeb pracownika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>