--- v5 (2026-07-08)
+++ v6 (2026-08-19)
@@ -1052,67 +1052,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwia z ćwiczeń 1-3 i 4-6 zawierają po 6 pytań otwartych (max. 10 pkt.), z których po 2 dotyczą efektu U02, wymagana częściowa odpowiedź na każde z nich, tzn. co najmniej 50%.
 Minimalna liczba punktów z każdego kolokwium  niezbędna do zaliczenia 6 pkt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U19, Tr1A_U21</w:t>
+        <w:t xml:space="preserve">Tr1A_U21, Tr1A_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi ocenić stopień ergonomicznego dostosowania  stanowisk i warunków pracy do potrzeb pracownika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1139,51 +1139,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U19, Tr1A_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>