--- v4 (2026-08-19)
+++ v5 (2026-10-21)
@@ -894,67 +894,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium nr 2 z wykładu, pytanie otwarte lub jego część dotycząca mechaniki procesu hamowania samochodu, wymagane jest uzyskanie 50% maksymalnej liczby punktów.
 Kolokwium nr 2 z ćwiczeń, zadanie obliczeniowe lub jego część dotycząca mechaniki procesu hamowania samochodu, wymagane jest uzyskanie 50% maksymalnej liczby punktów. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W09, Tr1A_W12</w:t>
+        <w:t xml:space="preserve">Tr1A_W12, Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma wiedzę na temat mechaniki ruchu krzywoliniowego samochodu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -965,67 +965,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium nr 2 z wykładu, pytanie otwarte lub jego część dotycząca mechaniki ruchu krzywoliniowego samochodu, wymagane jest uzyskanie 50% maksymalnej liczby punktów.
 Kolokwium nr 2 z ćwiczeń, zadanie obliczeniowe lub jego część dotycząca mechaniki ruchu krzywoliniowego samochodu, wymagane jest uzyskanie 50% maksymalnej liczby punktów. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W12, Tr1A_W09</w:t>
+        <w:t xml:space="preserve">Tr1A_W09, Tr1A_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma podstawową wiedzę na temat prędkości ekonomicznej i zasad oszczędnej jazdy samochodem. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>