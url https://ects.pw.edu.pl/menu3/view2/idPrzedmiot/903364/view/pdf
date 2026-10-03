--- v6 (2026-08-19)
+++ v7 (2026-10-03)
@@ -1042,51 +1042,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W06, Tr1A_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna sposoby i metody analizy ruchu płaskiego na przykładzie toczącej się bryły sztywnej </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1248,51 +1248,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie aktywnego uczestnictwa  w zajęciach oraz otrzymanie min. oceny dostatecznej za sprawozdanie. Weryfikacja wiedzy podczas: zajęć laboratoryjnych.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U08, Tr1A_U09, Tr1A_U10, Tr1A_U21</w:t>
+        <w:t xml:space="preserve">Tr1A_U09, Tr1A_U10, Tr1A_U21, Tr1A_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1319,51 +1319,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja na podstawie aktywnego uczestnictwa  w zajęciach oraz otrzymanie min. oceny dostatecznej za sprawozdanie. Weryfikacja wiedzy podczas: zajęć laboratoryjnych i komputerowych.   
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U21, Tr1A_U10, Tr1A_U11</w:t>
+        <w:t xml:space="preserve">Tr1A_U10, Tr1A_U11, Tr1A_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>