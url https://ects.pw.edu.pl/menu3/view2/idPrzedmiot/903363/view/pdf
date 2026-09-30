--- v5 (2026-07-10)
+++ v6 (2026-09-30)
@@ -832,51 +832,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W05, Tr1A_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, I.P6S_WK, III.P6S_WK</w:t>
+        <w:t xml:space="preserve">I.P6S_WK, III.P6S_WK, P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada wiedzę do samodzielnej budowy i wykorzystania sieciowych modeli decyzyjnych do rozwiązywania podstawowych problemów transportowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>