--- v6 (2026-09-30)
+++ v7 (2026-10-21)
@@ -832,51 +832,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W05, Tr1A_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WK, III.P6S_WK, P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">III.P6S_WK, P6U_W, I.P6S_WG.o, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada wiedzę do samodzielnej budowy i wykorzystania sieciowych modeli decyzyjnych do rozwiązywania podstawowych problemów transportowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>