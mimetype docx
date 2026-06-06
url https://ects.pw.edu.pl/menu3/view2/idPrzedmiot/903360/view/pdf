--- v1 (2026-03-24)
+++ v2 (2026-06-06)
@@ -752,71 +752,141 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zasady programowania aplikacji bazodanowych w architekturze klient-serwer z wykorzystaniem języka programowania wysokiego poziomu </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Indywidualne zadanie zaliczeniowe na kolokwium wykonywane na komputerze, wymagane jest uzyskanie co najmniej 50% wartości punktów przypisanych do danego efektu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna zasady programowania aplikacji bazodanowych w architekturze klient-serwer z wykorzystaniem języka programowania wysokiego poziomu </w:t>
+        <w:t xml:space="preserve">Zna architekturę oraz zasady programowania aplikacji sieciowych i WWW z wykorzystaniem języka programowania wysokiego poziomu </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Indywidualne zadanie zaliczeniowe na kolokwium wykonywane na komputerze, wymagane jest uzyskanie co najmniej 50% wartości punktów przypisanych do danego efektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -827,146 +897,146 @@
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna architekturę oraz zasady programowania aplikacji sieciowych i WWW z wykorzystaniem języka programowania wysokiego poziomu </w:t>
+        <w:t xml:space="preserve">Potrafi zaprojektować interfejs graficzny aplikacji komputerowej rozwiązującej określone zadanie algorytmiczne, z wykorzystaniem języka programowania wysokiego poziomu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Indywidualne zadanie zaliczeniowe na kolokwium wykonywane na komputerze, wymagane jest uzyskanie co najmniej 50% wartości punktów przypisanych do danego efektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W06</w:t>
+        <w:t xml:space="preserve">Tr1A_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi zaprojektować interfejs graficzny aplikacji komputerowej rozwiązującej określone zadanie algorytmiczne, z wykorzystaniem języka programowania wysokiego poziomu</w:t>
+        <w:t xml:space="preserve">Potrafi wykorzystać techniki programowania współbieżnego, obiektowego oraz bazodanowego do implementacji algorytmu z wykorzystaniem języka programowania wysokiego poziomu </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Indywidualne zadanie zaliczeniowe na kolokwium wykonywane na komputerze, wymagane jest uzyskanie co najmniej 50% wartości punktów przypisanych do danego efektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -985,178 +1055,108 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi wykorzystać techniki programowania współbieżnego, obiektowego oraz bazodanowego do implementacji algorytmu z wykorzystaniem języka programowania wysokiego poziomu </w:t>
+        <w:t xml:space="preserve">Potrafi zaprogramować aplikację sieciową w architekturze klient-serwer zgodnie z zadaniem algorytmicznym, z wykorzystaniem języka programowania wysokiego poziomu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Indywidualne zadanie zaliczeniowe na kolokwium wykonywane na komputerze, wymagane jest uzyskanie co najmniej 50% wartości punktów przypisanych do danego efektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>