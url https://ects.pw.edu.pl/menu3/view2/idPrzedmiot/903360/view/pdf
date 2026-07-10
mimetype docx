--- v2 (2026-06-06)
+++ v3 (2026-07-10)
@@ -752,191 +752,191 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zasady programowania aplikacji bazodanowych w architekturze klient-serwer z wykorzystaniem języka programowania wysokiego poziomu </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Indywidualne zadanie zaliczeniowe na kolokwium wykonywane na komputerze, wymagane jest uzyskanie co najmniej 50% wartości punktów przypisanych do danego efektu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna architekturę oraz zasady programowania aplikacji sieciowych i WWW z wykorzystaniem języka programowania wysokiego poziomu </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Indywidualne zadanie zaliczeniowe na kolokwium wykonywane na komputerze, wymagane jest uzyskanie co najmniej 50% wartości punktów przypisanych do danego efektu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>