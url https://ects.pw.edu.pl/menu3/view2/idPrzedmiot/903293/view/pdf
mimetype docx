--- v2 (2026-03-24)
+++ v3 (2026-04-22)
@@ -809,217 +809,217 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egz. pisemny - ocena odpowiedzi na otwarte pytania obejmujące treści omawiane na wykładzie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W08, Tr1A_W12</w:t>
+        <w:t xml:space="preserve">Tr1A_W12, Tr1A_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zadania dyspozytora w zakresie kierowania i sterowania ruchem kolejowym oraz pociągów metra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egz. pisemny - ocena odpowiedzi na otwarte pytania obejmujące treści omawiane na wykładzie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna zadania dyspozytora w zakresie kierowania i sterowania ruchem kolejowym oraz pociągów metra.</w:t>
+        <w:t xml:space="preserve">Jest wstępnie przygotowany do analizy schematów automatyki kolejowej zamieszczonych w projektach technicznych wykonawczych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egz. pisemny - ocena odpowiedzi na otwarte pytania obejmujące treści omawiane na wykładzie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W07</w:t>
+        <w:t xml:space="preserve">Tr1A_U03, Tr1A_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UK, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jest przygotowany teoretycznie stosować odpowiednie metody do zaprojektowania wybranego systemu srk dla wybranej stacji kolejowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>