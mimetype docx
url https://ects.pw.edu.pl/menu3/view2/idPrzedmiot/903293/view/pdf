--- v3 (2026-04-22)
+++ v4 (2026-07-10)
@@ -809,67 +809,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egz. pisemny - ocena odpowiedzi na otwarte pytania obejmujące treści omawiane na wykładzie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W12, Tr1A_W08</w:t>
+        <w:t xml:space="preserve">Tr1A_W08, Tr1A_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna zadania dyspozytora w zakresie kierowania i sterowania ruchem kolejowym oraz pociągów metra.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1029,67 +1029,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egz. pisemny - ocena odpowiedzi na otwarte pytania obejmujące treści omawiane na wykładzie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U03, Tr1A_U18</w:t>
+        <w:t xml:space="preserve">Tr1A_U18, Tr1A_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UK, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UK, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>