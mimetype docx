--- v6 (2026-08-19)
+++ v7 (2026-09-30)
@@ -815,67 +815,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład – egzamin pisemny w formie pytań otwartych lub testowych. Minimalne wymagania przedstawiono w części C opisu przedmiotu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W12, Tr1A_W09</w:t>
+        <w:t xml:space="preserve">Tr1A_W09, Tr1A_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada wiedzę w zakresie obciążenia elementów infrastruktury wewnętrznej przedsiębiorstw produkcyjnych i dystrybucyjnych </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1035,67 +1035,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład – egzamin pisemny w formie pytań otwartych, lub testowych; ćwiczenia  – przygotowanie i obrona samodzielnie wykonanego zadania. Minimalne wymagania przedstawiono w części C opisu przedmiotu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U18, Tr1A_U24</w:t>
+        <w:t xml:space="preserve">Tr1A_U24, Tr1A_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przekazać rozwiązanie przestrzenne obiektu inżynierskiego (układu dróg) w postaci rysunku technicznego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>