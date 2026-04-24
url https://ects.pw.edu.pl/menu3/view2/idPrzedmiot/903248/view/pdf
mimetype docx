--- v2 (2026-03-24)
+++ v3 (2026-04-24)
@@ -761,341 +761,341 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zasady uwzględniania rzeżby terenu przy projektowaniu dróg wewnętrznych i placów </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wykład – egzamin pisemny w formie pytań otwartych lub testowych. Minimalne wymagania przedstawiono w części C opisu przedmiotu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W09, Tr1A_W12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna zasady uwzględniania rzeżby terenu przy projektowaniu dróg wewnętrznych i placów </w:t>
+        <w:t xml:space="preserve">Posiada wiedzę w zakresie obciążenia elementów infrastruktury wewnętrznej przedsiębiorstw produkcyjnych i dystrybucyjnych </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład – egzamin pisemny w formie pytań otwartych lub testowych. Minimalne wymagania przedstawiono w części C opisu przedmiotu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W09, Tr1A_W12</w:t>
+        <w:t xml:space="preserve">Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada wiedzę w zakresie obciążenia elementów infrastruktury wewnętrznej przedsiębiorstw produkcyjnych i dystrybucyjnych </w:t>
+        <w:t xml:space="preserve">Posiada wiedzę o zagrożeniach występujących na drogach wewnętrznych i placach ładunkowych </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład – egzamin pisemny w formie pytań otwartych lub testowych. Minimalne wymagania przedstawiono w części C opisu przedmiotu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W09</w:t>
+        <w:t xml:space="preserve">Tr1A_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada wiedzę o zagrożeniach występujących na drogach wewnętrznych i placach ładunkowych </w:t>
+        <w:t xml:space="preserve">Posiada umiejętność kształtowania przestrzennego elementów infrastruktury transportu wewnętrznego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Wykład – egzamin pisemny w formie pytań otwartych lub testowych. Minimalne wymagania przedstawiono w części C opisu przedmiotu.</w:t>
+        <w:t xml:space="preserve">Wykład – egzamin pisemny w formie pytań otwartych, lub testowych; ćwiczenia  – przygotowanie i obrona samodzielnie wykonanego zadania. Minimalne wymagania przedstawiono w części C opisu przedmiotu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W13</w:t>
+        <w:t xml:space="preserve">Tr1A_U18, Tr1A_U24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WK</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przekazać rozwiązanie przestrzenne obiektu inżynierskiego (układu dróg) w postaci rysunku technicznego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>