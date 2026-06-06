--- v3 (2026-04-24)
+++ v4 (2026-06-06)
@@ -761,51 +761,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna zasady uwzględniania rzeżby terenu przy projektowaniu dróg wewnętrznych i placów </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1035,51 +1035,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład – egzamin pisemny w formie pytań otwartych, lub testowych; ćwiczenia  – przygotowanie i obrona samodzielnie wykonanego zadania. Minimalne wymagania przedstawiono w części C opisu przedmiotu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U18, Tr1A_U24</w:t>
+        <w:t xml:space="preserve">Tr1A_U24, Tr1A_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>