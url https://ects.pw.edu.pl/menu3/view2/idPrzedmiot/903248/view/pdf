--- v4 (2026-06-06)
+++ v5 (2026-07-10)
@@ -1035,51 +1035,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład – egzamin pisemny w formie pytań otwartych, lub testowych; ćwiczenia  – przygotowanie i obrona samodzielnie wykonanego zadania. Minimalne wymagania przedstawiono w części C opisu przedmiotu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U24, Tr1A_U18</w:t>
+        <w:t xml:space="preserve">Tr1A_U18, Tr1A_U24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>