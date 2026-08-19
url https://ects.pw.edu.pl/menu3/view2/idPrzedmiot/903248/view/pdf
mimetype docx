--- v5 (2026-07-10)
+++ v6 (2026-08-19)
@@ -815,67 +815,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład – egzamin pisemny w formie pytań otwartych lub testowych. Minimalne wymagania przedstawiono w części C opisu przedmiotu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W09, Tr1A_W12</w:t>
+        <w:t xml:space="preserve">Tr1A_W12, Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada wiedzę w zakresie obciążenia elementów infrastruktury wewnętrznej przedsiębiorstw produkcyjnych i dystrybucyjnych </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>