--- v3 (2026-02-28)
+++ v4 (2026-04-23)
@@ -770,51 +770,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W09, Tr1A_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna podstawowe pojęcia związane z diagnozowaniem obiektów technicznych, a w szczególności pojazdów samochodowych oraz ma szczegółową wiedzę o parametrach diagnostycznych określających funkcjonowanie pojazdu samochodowego jako całości, jego układów, zespołów i podzespołów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1184,51 +1184,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykład - egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U18, Tr1A_U11</w:t>
+        <w:t xml:space="preserve">Tr1A_U11, Tr1A_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>