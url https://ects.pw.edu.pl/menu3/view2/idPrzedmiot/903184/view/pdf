--- v4 (2026-04-23)
+++ v5 (2026-08-20)
@@ -754,67 +754,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykład - egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W09, Tr1A_W11</w:t>
+        <w:t xml:space="preserve">Tr1A_W11, Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W, III.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna podstawowe pojęcia związane z diagnozowaniem obiektów technicznych, a w szczególności pojazdów samochodowych oraz ma szczegółową wiedzę o parametrach diagnostycznych określających funkcjonowanie pojazdu samochodowego jako całości, jego układów, zespołów i podzespołów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>