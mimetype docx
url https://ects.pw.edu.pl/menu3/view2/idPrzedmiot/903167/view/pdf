--- v4 (2026-08-20)
+++ v5 (2026-09-30)
@@ -1253,67 +1253,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ćwiczenia laboratoryjne – projekt, cz. ustna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W07, Tr1A_W10</w:t>
+        <w:t xml:space="preserve">Tr1A_W10, Tr1A_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W, I.P6S_WK</w:t>
+        <w:t xml:space="preserve">I.P6S_WK, P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W09: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma uporządkowana wiedzę z zakresu oddziaływania szkodliwych materiałów eksploatacyjnych samochodów na środowisko naturalne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>