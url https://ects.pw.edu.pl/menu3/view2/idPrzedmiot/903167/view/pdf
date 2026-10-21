--- v5 (2026-09-30)
+++ v6 (2026-10-21)
@@ -1199,51 +1199,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+        <w:t xml:space="preserve">III.P6S_WG, P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W08: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada wiedzę na temat komputerowych systemów wspomagania recyklingu samochodów </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1253,67 +1253,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ćwiczenia laboratoryjne – projekt, cz. ustna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W10, Tr1A_W07</w:t>
+        <w:t xml:space="preserve">Tr1A_W07, Tr1A_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WK, P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W09: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma uporządkowana wiedzę z zakresu oddziaływania szkodliwych materiałów eksploatacyjnych samochodów na środowisko naturalne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>