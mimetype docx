--- v2 (2026-03-24)
+++ v3 (2026-04-23)
@@ -969,71 +969,141 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W09, Tr1A_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W05	: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna budowę i metody diagnozowania technicznych środków transportu szynowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wykład - egzamin pisemny składający się z trzech części (część dotycząca transportu drogowego, część dotycząca transportu szynowego, część dotycząca transportu powietrznego) bądź egzamin ustny; opcjonalnie trzy kolokwia pisemne jako bieżąca kontrola wyników nauczania z trzech części wykładu, przeprowadzane na końcu zajęć z każdej części przedmiotu lub w terminach uzgodnionych ze studentami. Ocena końcowa z wykładu jest średnią arytmetyczną z trzech cząstkowych ocen zaliczających każdą z trzech części wykładu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W09, Tr1A_W12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W05	: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W06	: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna budowę i metody diagnozowania technicznych środków transportu szynowego.</w:t>
+        <w:t xml:space="preserve">Zna budowę i metody diagnozowania technicznych środków transportu powietrznego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład - egzamin pisemny składający się z trzech części (część dotycząca transportu drogowego, część dotycząca transportu szynowego, część dotycząca transportu powietrznego) bądź egzamin ustny; opcjonalnie trzy kolokwia pisemne jako bieżąca kontrola wyników nauczania z trzech części wykładu, przeprowadzane na końcu zajęć z każdej części przedmiotu lub w terminach uzgodnionych ze studentami. Ocena końcowa z wykładu jest średnią arytmetyczną z trzech cząstkowych ocen zaliczających każdą z trzech części wykładu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1052,58 +1122,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W06	: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W07	: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna budowę i metody diagnozowania technicznych środków transportu powietrznego.</w:t>
+        <w:t xml:space="preserve">Zna budowę i metody diagnozowania technicznych środków transportu lądowego - samochodowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład - egzamin pisemny składający się z trzech części (część dotycząca transportu drogowego, część dotycząca transportu szynowego, część dotycząca transportu powietrznego) bądź egzamin ustny; opcjonalnie trzy kolokwia pisemne jako bieżąca kontrola wyników nauczania z trzech części wykładu, przeprowadzane na końcu zajęć z każdej części przedmiotu lub w terminach uzgodnionych ze studentami. Ocena końcowa z wykładu jest średnią arytmetyczną z trzech cząstkowych ocen zaliczających każdą z trzech części wykładu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1114,196 +1184,126 @@
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W09, Tr1A_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W07	: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01	: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna budowę i metody diagnozowania technicznych środków transportu lądowego - samochodowego.</w:t>
+        <w:t xml:space="preserve">Potrafi rozpoznać stan układu mechanicznego w procesie diagnozowania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład - egzamin pisemny składający się z trzech części (część dotycząca transportu drogowego, część dotycząca transportu szynowego, część dotycząca transportu powietrznego) bądź egzamin ustny; opcjonalnie trzy kolokwia pisemne jako bieżąca kontrola wyników nauczania z trzech części wykładu, przeprowadzane na końcu zajęć z każdej części przedmiotu lub w terminach uzgodnionych ze studentami. Ocena końcowa z wykładu jest średnią arytmetyczną z trzech cząstkowych ocen zaliczających każdą z trzech części wykładu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W09, Tr1A_W12</w:t>
+        <w:t xml:space="preserve">Tr1A_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02	: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi opracować procedury diagnozowania stanu technicznego środka transportu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>