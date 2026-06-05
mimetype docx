--- v3 (2026-04-23)
+++ v4 (2026-06-05)
@@ -969,51 +969,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W09, Tr1A_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W05	: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna budowę i metody diagnozowania technicznych środków transportu szynowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1329,51 +1329,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>