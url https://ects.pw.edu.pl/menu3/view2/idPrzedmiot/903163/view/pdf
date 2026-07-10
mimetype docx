--- v4 (2026-06-05)
+++ v5 (2026-07-10)
@@ -1109,271 +1109,271 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W09, Tr1A_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W07	: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna budowę i metody diagnozowania technicznych środków transportu lądowego - samochodowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wykład - egzamin pisemny składający się z trzech części (część dotycząca transportu drogowego, część dotycząca transportu szynowego, część dotycząca transportu powietrznego) bądź egzamin ustny; opcjonalnie trzy kolokwia pisemne jako bieżąca kontrola wyników nauczania z trzech części wykładu, przeprowadzane na końcu zajęć z każdej części przedmiotu lub w terminach uzgodnionych ze studentami. Ocena końcowa z wykładu jest średnią arytmetyczną z trzech cząstkowych ocen zaliczających każdą z trzech części wykładu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W09, Tr1A_W12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W07	: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01	: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna budowę i metody diagnozowania technicznych środków transportu lądowego - samochodowego.</w:t>
+        <w:t xml:space="preserve">Potrafi rozpoznać stan układu mechanicznego w procesie diagnozowania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład - egzamin pisemny składający się z trzech części (część dotycząca transportu drogowego, część dotycząca transportu szynowego, część dotycząca transportu powietrznego) bądź egzamin ustny; opcjonalnie trzy kolokwia pisemne jako bieżąca kontrola wyników nauczania z trzech części wykładu, przeprowadzane na końcu zajęć z każdej części przedmiotu lub w terminach uzgodnionych ze studentami. Ocena końcowa z wykładu jest średnią arytmetyczną z trzech cząstkowych ocen zaliczających każdą z trzech części wykładu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W09, Tr1A_W12</w:t>
+        <w:t xml:space="preserve">Tr1A_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U01	: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02	: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi rozpoznać stan układu mechanicznego w procesie diagnozowania.</w:t>
+        <w:t xml:space="preserve">Potrafi opracować procedury diagnozowania stanu technicznego środka transportu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład - egzamin pisemny składający się z trzech części (część dotycząca transportu drogowego, część dotycząca transportu szynowego, część dotycząca transportu powietrznego) bądź egzamin ustny; opcjonalnie trzy kolokwia pisemne jako bieżąca kontrola wyników nauczania z trzech części wykładu, przeprowadzane na końcu zajęć z każdej części przedmiotu lub w terminach uzgodnionych ze studentami. Ocena końcowa z wykładu jest średnią arytmetyczną z trzech cząstkowych ocen zaliczających każdą z trzech części wykładu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U08</w:t>
+        <w:t xml:space="preserve">Tr1A_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>