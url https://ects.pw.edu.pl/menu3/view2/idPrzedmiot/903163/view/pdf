--- v5 (2026-07-10)
+++ v6 (2026-08-20)
@@ -953,207 +953,207 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład - egzamin pisemny składający się z trzech części (część dotycząca transportu drogowego, część dotycząca transportu szynowego, część dotycząca transportu powietrznego) bądź egzamin ustny; opcjonalnie trzy kolokwia pisemne jako bieżąca kontrola wyników nauczania z trzech części wykładu, przeprowadzane na końcu zajęć z każdej części przedmiotu lub w terminach uzgodnionych ze studentami. Ocena końcowa z wykładu jest średnią arytmetyczną z trzech cząstkowych ocen zaliczających każdą z trzech części wykładu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W12, Tr1A_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W05	: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna budowę i metody diagnozowania technicznych środków transportu szynowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wykład - egzamin pisemny składający się z trzech części (część dotycząca transportu drogowego, część dotycząca transportu szynowego, część dotycząca transportu powietrznego) bądź egzamin ustny; opcjonalnie trzy kolokwia pisemne jako bieżąca kontrola wyników nauczania z trzech części wykładu, przeprowadzane na końcu zajęć z każdej części przedmiotu lub w terminach uzgodnionych ze studentami. Ocena końcowa z wykładu jest średnią arytmetyczną z trzech cząstkowych ocen zaliczających każdą z trzech części wykładu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W09, Tr1A_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W05	: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W06	: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna budowę i metody diagnozowania technicznych środków transportu szynowego.</w:t>
+        <w:t xml:space="preserve">Zna budowę i metody diagnozowania technicznych środków transportu powietrznego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład - egzamin pisemny składający się z trzech części (część dotycząca transportu drogowego, część dotycząca transportu szynowego, część dotycząca transportu powietrznego) bądź egzamin ustny; opcjonalnie trzy kolokwia pisemne jako bieżąca kontrola wyników nauczania z trzech części wykładu, przeprowadzane na końcu zajęć z każdej części przedmiotu lub w terminach uzgodnionych ze studentami. Ocena końcowa z wykładu jest średnią arytmetyczną z trzech cząstkowych ocen zaliczających każdą z trzech części wykładu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W09, Tr1A_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W07	: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna budowę i metody diagnozowania technicznych środków transportu lądowego - samochodowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>