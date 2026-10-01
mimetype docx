--- v6 (2026-08-20)
+++ v7 (2026-10-01)
@@ -953,67 +953,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład - egzamin pisemny składający się z trzech części (część dotycząca transportu drogowego, część dotycząca transportu szynowego, część dotycząca transportu powietrznego) bądź egzamin ustny; opcjonalnie trzy kolokwia pisemne jako bieżąca kontrola wyników nauczania z trzech części wykładu, przeprowadzane na końcu zajęć z każdej części przedmiotu lub w terminach uzgodnionych ze studentami. Ocena końcowa z wykładu jest średnią arytmetyczną z trzech cząstkowych ocen zaliczających każdą z trzech części wykładu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W12, Tr1A_W09</w:t>
+        <w:t xml:space="preserve">Tr1A_W09, Tr1A_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W05	: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna budowę i metody diagnozowania technicznych środków transportu szynowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>