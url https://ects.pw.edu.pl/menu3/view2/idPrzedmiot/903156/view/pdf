--- v6 (2026-06-05)
+++ v7 (2026-10-21)
@@ -1135,121 +1135,121 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi zastosować metody przeciwdziałania typowym zagrożeniom bezpieczeństwa środków transportu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">wykład - egzamin w formie pisemnej</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_U22</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">posiada umiejętności biegłego posługiwania się analitycznymi narzędziami rozpoznania i przeciwdziałania typowym zagrożeniom bezpieczeństwa konstrukcji i eksploatacji środków transportu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>